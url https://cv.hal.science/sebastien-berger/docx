--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -295,573 +295,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Estimation of Polynomial Chaos Approximations in Transient Structural Dynamics</w:t>
+                <w:t xml:space="preserve">Nonlinear Dynamic Behaviour Analysis of a Clutch System with Uncertainties Using Polynomial Chaos and the Constrained Harmonic Balance Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Dao</w:t>
+                <w:t xml:space="preserve">M.-H. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Serra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Florentin</w:t>
+                <w:t xml:space="preserve">E. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219876220500036⟩</w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/8401745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375432v1</w:t>
+                <w:t xml:space="preserve">hal-03521514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dynamic Behaviour Analysis of a Clutch System with Uncertainties Using Polynomial Chaos and the Constrained Harmonic Balance Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Rainbow Pleth Variability Index and Pleth Variability Index in mechanically ventilated patients under general anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Trinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">M. Jacquet-Lagrèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aubry</w:t>
+                <w:t xml:space="preserve">J. L. Fellahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2020, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.100735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/8401745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521514v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03246089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Rainbow Pleth Variability Index and Pleth Variability Index in mechanically ventilated patients under general anaesthesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic behavior analysis of a mechanical system with two unstable modes coupled to a single nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. L. Fellahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.06.018⟩</w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.105623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03246089v1</w:t>
+                <w:t xml:space="preserve">hal-03025795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior analysis of a mechanical system with two unstable modes coupled to a single nonlinear energy sink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Snoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105623⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.103917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025795v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+                <w:t xml:space="preserve">Error Estimation of Polynomial Chaos Approximations in Transient Structural Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.103917. </w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0219876220500036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396312v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
               </w:r>
@@ -1655,713 +1655,725 @@
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (4), pp.287 - 295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycmed.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiener-Askey and Wiener-Haar expansions for the analysis and prediction of limit cycle oscillations in uncertain nonlinear dynamic friction systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Non-intrusive generalized polynomial chaos for the robust stability analysis of uncertain nonlinear dynamic friction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4024851⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (Issue 5), pp.1204-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027766v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive generalized polynomial chaos for the robust stability analysis of uncertain nonlinear dynamic friction systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Nechak</w:t>
+                <w:t xml:space="preserve">Robust design strategy applied to a vehicle suspension system with high camber angle tyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Koensgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.046⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.42 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.051588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00983283v1</w:t>
+                <w:t xml:space="preserve">hal-00982583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design strategy applied to a vehicle suspension system with high camber angle tyres</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaching of calcium sulfoaluminate cement pastes by water at regulated pH and temperature: Experimental investigation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Aubry</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.051588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982583v1</w:t>
+                <w:t xml:space="preserve">hal-03185666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of calcium sulfoaluminate cement pastes by water at regulated pH and temperature: Experimental investigation and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wiener-Askey and Wiener-Haar expansions for the analysis and prediction of limit cycle oscillations in uncertain nonlinear dynamic friction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Nechak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Damidot</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03185666v1</w:t>
+                <w:t xml:space="preserve">hal-01027766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitonic signatures in the optical response of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Michel</w:t>
+                <w:t xml:space="preserve">Stéphane Berciaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Voisin</w:t>
+                <w:t xml:space="preserve">Hugen Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (5), pp.900-906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718101v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Random Self Friction-Induced Vibrations in Uncertain Dry Friction Systems using a Multi-Element Generalized Polynomial Chaos Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2415,770 +2427,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic signatures in the optical response of single-wall carbon nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
+                <w:t xml:space="preserve">Wiener-Haar expansion for the modeling and prediction of the dynamic behavior of selfexcited nonlinear uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (15), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4006371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702870v1</w:t>
+                <w:t xml:space="preserve">hal-00851989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiener-Haar expansion for the modeling and prediction of the dynamic behavior of selfexcited nonlinear uncertain systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4006371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851989v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Chaos Approach to the Robust Analysis of the Dynamic Behaviour of Friction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability Analysis for a Self-exciting Mechanism with Friction Using Interval Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Vehicle Structures &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (1), pp.14-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4273/ijvss.3.1.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of ZnCl2-containing wastes using calcium sulfoaluminate cement: Leaching behaviour of the solidified waste form, mechanisms of zinc retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 194, pp.268-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2011.07.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un calculateur pour déterminer l’intérêt technicoéconomique de la méthanisation dans les différents systèmes de productions animales : Méthasim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Damiano .</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.241-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/fw2m-e058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Analysis of Uncertain Dynamic Systems: Combination of the Centre Manifold and Polynomial Chaos theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3193,2560 +3205,2560 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (4), pp.386-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation robuste du comportement dynamique d'un système non linéaire frottant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.123-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca/2010024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman probing of uniaxial strain in individual single-wall carbon nanotubes in a composite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Yukzuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp1040635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00525526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of carbon nanotubes in a composite material: The role of dielectric screening and thermal expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 105, pp.094323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval approach applied to blades of windscreens wiper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pure and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (5), pp.643-648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00904419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of chatter vibrations and stability analysis of a non-linear wiper system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Sinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of exciton recombination in semiconducting single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (2), pp.398-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/nl062609p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00123080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of corticosteroid-regulated genes in cardiomyocytes by serial analysis of gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pradervand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 89 (3), pp.370-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effect on the carrier dynamics in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.113413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralocorticoid receptors are indispensable for nongenomic modulation of hippocampal glutamate transmission by corticosterone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Turiault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102, pp.19204-19207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the carrier dynamics in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 72, pp.113413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des paliers-Butées de lignes d'arbres soumis à des défauts géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5, pp.41-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2004005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic wave propagation in human cancellous bone: Application of Biot theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine E.A. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude L. Depollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 116 (1), pp.61-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1121/1.1755239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modal shape identification of a rotating asymmetric disk subjected to multiple-frequency excitation - Use of FIR filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27 (6), pp.44-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1747-1567.2003.tb00137.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00934625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Levelness Defect in a Thrust Bearing on the Dynamic Behavior of an Elastic Shaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 249, pp.41-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jsvi.2001.3801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00214263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Axial Thrust Bearing on the Dynamic Behavior of an Elastic Shaft : Coupling between the Axial Dynamic Behavior and the Bending Vibrations of a Flexible Shaft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 123 (issue 2), pp.145-149. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.1355243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Axial Thrust Bearing Defects on the Dynamic Behavior of an Elastic Shaft</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3-4, p. 47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0301-679X(00)00021-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00216102v1</w:t>
+                <w:t xml:space="preserve">hal-00216172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of the excitation energy of superdeformed bands in $^{192,194}$Hg by analysis of the decay quasicontinuum $\gamma$ rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lauritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V.F. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.044316-1-044316-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2000027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00216172v1</w:t>
+                <w:t xml:space="preserve">in2p3-00013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the excitation energy of superdeformed bands in $^{192,194}$Hg by analysis of the decay quasicontinuum $\gamma$ rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Axial Thrust Bearing Defects on the Dynamic Behavior of an Elastic Shaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frêne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (issue 3-4), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-679X(00)00021-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013495v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of porcine fibrinogen as a model glycoprotein to study the binding specificity of the three variants of K88 lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. L'Hote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bourgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Duval-Iflah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection and Immunity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 63 (5), pp.1927-1932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THICKNESS DEPENDENCE OF CATHODOLUMINESCENCE IN THIN FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Brown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 50 (C6), pp.C6-177-C6-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1989631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00229662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEMPERATURE DEPENDENCE OF PHOTOCONDUCTIVITY IN CdCr2Se4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1971, 32 (C1), pp.C1-934-C1-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:19711334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00214368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5756,146 +5768,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5911,276 +5923,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model reduction method to analyze the dynamic behavior of vibrating structures with uncertain parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
+                <w:t xml:space="preserve">Generalized Polynomial Chaos for robust modelling of Nonlinear Energy Sinks used to mitigate dynamic instabilities in braking systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Snoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190163v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Polynomial Chaos for robust modelling of Nonlinear Energy Sinks used to mitigate dynamic instabilities in braking systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+                <w:t xml:space="preserve">A model reduction method to analyze the dynamic behavior of vibrating structures with uncertain parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Thinh Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209267v1</w:t>
+                <w:t xml:space="preserve">hal-02190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of nonlinear energy sinks used for dynamic instabilities mitigation of an uncertain friction system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Snoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6209,182 +6221,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02188567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of friction-induced vibrations in braking systems: prediction of the mitigation limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Noise and Vibration Engineering (ISMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Louvain, Belgium. pp.3315-3330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse polynomial chaos expansion for stability analysis of a clutch system with uncertain parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Thinh T Kieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,2918 +6411,2918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du bruit de crissement à l'aide d'absorbeurs non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-empirical approach to link macroscopic parameters to microstructure of fibrous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Kerdudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Chéné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jacqus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 44th International Congress and Exposition on Noise Control Engineering (Inter-Noise2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digestates: do they fit with soil improvers or fertilisers standards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Daumoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th RAMIRAN International Conference. Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digestates: agronomic value and residual biodegradability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474701v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515973v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of nanotubes of defined chirality at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Conference on the Science and Application of Nanotubes (NT08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+                <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iglésias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154663v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00152324v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+                <w:t xml:space="preserve">Exciton dynamics probed by time-resolved photoluminescence in semi conducting SWCNT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Workshop on nanotube optics and nanospectroscopy (wonton 07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154664v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics probed by time-resolved photoluminescence in semi conducting SWCNT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on nanotube optics and nanospectroscopy (wonton 07)</w:t>
+              <w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00153544v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" 2006 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
+              <w:t xml:space="preserve">APS March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109294v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" 2006 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097381v1</w:t>
+                <w:t xml:space="preserve">hal-00109294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton recombination dynamics in single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on the Physics of Semiconductors (ICPS26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise reduction of a SPIRIT by a SAINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Hideur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR-E "Science and Application of Nanotubes" Annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic effects on carrier dynamics in single-walled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of guidance values for closed landfill gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on nanotube optics and nanospectroscopy (WONTON 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Telluride, Colorado, United States</w:t>
+              <w:t xml:space="preserve">10. International waste management and landfill Symposium (Sardinia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sardinia, Italy. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011225v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of guidance values for closed landfill gas emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International waste management and landfill Symposium (Sardinia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sardinia, Italy. pp.NC</w:t>
+              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00972503v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00011224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Extrinsic effects on carrier dynamics in single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">1st workshop on nanotube optics and nanospectroscopy (WONTON 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Telluride, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011224v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00011225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment effect on the optical properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Science and Application of Nanotubes (NT04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Luis Potosi, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic wave propagation in human cancellous bone : application of Biot theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zine El Abiddine E.A. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.Y. Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Lauriks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Depollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">148th Meeting of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, 15-19 novembre, United States. pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Linear Behavior of Flexible Shaft Mounted on Fluid Bearings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Lubrication Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1999, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Colloque Société Hydrotechnique de France Interaction Mécanique entre fluides et structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216188v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Non Linear Behavior of Flexible Shaft Mounted on Fluid Bearings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Jacquet Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Société Hydrotechnique de France Interaction Mécanique entre fluides et structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Chatou, France</w:t>
+              <w:t xml:space="preserve">International Conference on Lubrication Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1999, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216186v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of digestates in France and of their agronomic value</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Béline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trémier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World congress on anaerobic digestion: Recovering (Bio) resources for the world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Santiago de Compostela, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9320,151 +9332,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier de réflexion prospective (ARP) en nanotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gaffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cathala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Faini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9474,114 +9486,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude optique de la dynamique des interactions électroniques dans des nanotubes de carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université Pierre et Marie Curie - Paris VI, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00204946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId262"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9728,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Trinh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8401745" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poignant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fellahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.06.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broussas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beau-Larvor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petinataud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Contet-Audonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024851" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983283v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.046" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8024GNW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koensgen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.051588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHSR1JQ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006371" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753962v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647447v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Damiano ." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fw2m-e058" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827955v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828787v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170105v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradervand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centeno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091818v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karst" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turiault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tronche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schutz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214241v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#234;ne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/641CDF0B1C123960C31340A9ECA6978F17FA72A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105779v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine E.A. Fellah" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1755239" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3801" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZMQWH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216093v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1355243" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216102v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(00)00021-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H33GS3ZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2000027" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SP445ZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013495v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauritsen" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Khoo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carpenter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.F. Janssens" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714066v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hote" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval-Iflah" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229662v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brown" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989631" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37EB89D3BE8353C71EE5C81B78EE6B4012C91291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711334" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9263D7E10A79E13EA0F518CDC7DAD984F9AA7A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105792v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauriks" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216188v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204946v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Trinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8401745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fellahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.06.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broussas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beau-Larvor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petinataud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Contet-Audonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q6Q8LV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8024GNW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koensgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.051588" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHSR1JQ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024851" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Damiano ." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fw2m-e058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradervand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centeno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turiault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tronche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/641CDF0B1C123960C31340A9ECA6978F17FA72A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine E.A. Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1755239" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZMQWH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1355243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2000027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SP445ZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauritsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Khoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carpenter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.F. Janssens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(00)00021-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H33GS3ZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval-Iflah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brown" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37EB89D3BE8353C71EE5C81B78EE6B4012C91291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711334" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9263D7E10A79E13EA0F518CDC7DAD984F9AA7A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauriks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>