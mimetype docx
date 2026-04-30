--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -516,235 +516,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03246089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic behavior analysis of a mechanical system with two unstable modes coupled to a single nonlinear energy sink</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Snoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105623⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.103917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025795v1</w:t>
+                <w:t xml:space="preserve">hal-02396312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic behavior analysis of a mechanical system with two unstable modes coupled to a single nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 80, pp.103917. </w:t>
+              <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.105623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396312v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Error Estimation of Polynomial Chaos Approximations in Transient Structural Dynamics</w:t>
               </w:r>
@@ -1697,273 +1697,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-intrusive generalized polynomial chaos for the robust stability analysis of uncertain nonlinear dynamic friction systems</w:t>
+                <w:t xml:space="preserve">Robust design strategy applied to a vehicle suspension system with high camber angle tyres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyes Nechak</w:t>
+                <w:t xml:space="preserve">Estelle Koensgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.046⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.42 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.051588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983283v1</w:t>
+                <w:t xml:space="preserve">hal-00982583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design strategy applied to a vehicle suspension system with high camber angle tyres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Koensgen</w:t>
+                <w:t xml:space="preserve">Non-intrusive generalized polynomial chaos for the robust stability analysis of uncertain nonlinear dynamic friction systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 332 (Issue 5), pp.1204-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.051588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00982583v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaching of calcium sulfoaluminate cement pastes by water at regulated pH and temperature: Experimental investigation and modeling</w:t>
               </w:r>
@@ -2091,51 +2091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiener-Askey and Wiener-Haar expansions for the analysis and prediction of limit cycle oscillations in uncertain nonlinear dynamic friction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Random Self Friction-Induced Vibrations in Uncertain Dry Friction Systems using a Multi-Element Generalized Polynomial Chaos Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2433,51 +2433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiener-Haar expansion for the modeling and prediction of the dynamic behavior of selfexcited nonlinear uncertain systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2671,51 +2671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Chaos Approach to the Robust Analysis of the Dynamic Behaviour of Friction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Analysis of Uncertain Dynamic Systems: Combination of the Centre Manifold and Polynomial Chaos theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,204 +5776,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
+                <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748113v1</w:t>
+                <w:t xml:space="preserve">hal-03717719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
+                <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717719v1</w:t>
+                <w:t xml:space="preserve">hal-03748113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Polynomial Chaos for robust modelling of Nonlinear Energy Sinks used to mitigate dynamic instabilities in braking systems</w:t>
               </w:r>
@@ -6270,51 +6270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of friction-induced vibrations in braking systems: prediction of the mitigation limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8374,260 +8374,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of guidance values for closed landfill gas emissions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International waste management and landfill Symposium (Sardinia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Sardinia, Italy. pp.NC</w:t>
+              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00972503v1</w:t>
+                <w:t xml:space="preserve">hal-00011224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of guidance values for closed landfill gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">10. International waste management and landfill Symposium (Sardinia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Sardinia, Italy. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00011224v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00972503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic effects on carrier dynamics in single-walled carbon nanotubes</w:t>
               </w:r>
@@ -9740,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Trinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8401745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fellahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.06.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broussas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beau-Larvor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petinataud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Contet-Audonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q6Q8LV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.046" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8024GNW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koensgen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.051588" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHSR1JQ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024851" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Damiano ." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fw2m-e058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradervand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centeno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turiault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tronche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/641CDF0B1C123960C31340A9ECA6978F17FA72A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine E.A. Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1755239" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZMQWH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1355243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2000027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SP445ZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauritsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Khoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carpenter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.F. Janssens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(00)00021-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H33GS3ZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval-Iflah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brown" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37EB89D3BE8353C71EE5C81B78EE6B4012C91291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711334" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9263D7E10A79E13EA0F518CDC7DAD984F9AA7A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972503v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauriks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Trinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8401745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fellahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.06.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broussas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beau-Larvor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petinataud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Contet-Audonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q6Q8LV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koensgen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.051588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8024GNW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHSR1JQ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024851" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Damiano ." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fw2m-e058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradervand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centeno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turiault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tronche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/641CDF0B1C123960C31340A9ECA6978F17FA72A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine E.A. Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1755239" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZMQWH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1355243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2000027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SP445ZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauritsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Khoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carpenter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.F. Janssens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(00)00021-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H33GS3ZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval-Iflah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brown" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37EB89D3BE8353C71EE5C81B78EE6B4012C91291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711334" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9263D7E10A79E13EA0F518CDC7DAD984F9AA7A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauriks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>