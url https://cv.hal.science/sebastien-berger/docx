--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -295,573 +295,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Dynamic Behaviour Analysis of a Clutch System with Uncertainties Using Polynomial Chaos and the Constrained Harmonic Balance Method</w:t>
+                <w:t xml:space="preserve">Error Estimation of Polynomial Chaos Approximations in Transient Structural Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Trinh</w:t>
+                <w:t xml:space="preserve">T. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Aubry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shock and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2020/8401745⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219876220500036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521514v1</w:t>
+                <w:t xml:space="preserve">hal-02375432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Rainbow Pleth Variability Index and Pleth Variability Index in mechanically ventilated patients under general anaesthesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Dynamic Behaviour Analysis of a Clutch System with Uncertainties Using Polynomial Chaos and the Constrained Harmonic Balance Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Fellahi</w:t>
+                <w:t xml:space="preserve">E. Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (1), pp.100735. </w:t>
+              <w:t xml:space="preserve">Shock and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.06.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2020/8401745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03246089v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Rainbow Pleth Variability Index and Pleth Variability Index in mechanically ventilated patients under general anaesthesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet-Lagrèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Fellahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103917⟩</w:t>
+              <w:t xml:space="preserve">Anaesthesia Critical Care &amp; Pain Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), pp.100735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.accpm.2020.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396312v1</w:t>
+                <w:t xml:space="preserve">inserm-03246089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic behavior analysis of a mechanical system with two unstable modes coupled to a single nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 95, pp.105623. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Estimation of Polynomial Chaos Approximations in Transient Structural Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Quentin Serra</w:t>
+                <w:t xml:space="preserve">Prediction of the dynamic behavior of an uncertain friction system coupled to nonlinear energy sinks using a multi-element generalized polynomial chaos approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Snoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Florentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (10), </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, pp.103917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219876220500036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2019.103917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375432v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of hepatitis E virus by water: An issue still pending in industrialized countries</w:t>
               </w:r>
@@ -1697,1025 +1697,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust design strategy applied to a vehicle suspension system with high camber angle tyres</w:t>
+                <w:t xml:space="preserve">Wiener-Askey and Wiener-Haar expansions for the analysis and prediction of limit cycle oscillations in uncertain nonlinear dynamic friction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Koensgen</w:t>
+                <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.051588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4024851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982583v1</w:t>
+                <w:t xml:space="preserve">hal-01027766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-intrusive generalized polynomial chaos for the robust stability analysis of uncertain nonlinear dynamic friction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 332 (Issue 5), pp.1204-1215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.09.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching of calcium sulfoaluminate cement pastes by water at regulated pH and temperature: Experimental investigation and modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust design strategy applied to a vehicle suspension system with high camber angle tyres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Koensgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Damidot</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Vehicle Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62 (1), pp.42 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJVD.2013.051588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03185666v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiener-Askey and Wiener-Haar expansions for the analysis and prediction of limit cycle oscillations in uncertain nonlinear dynamic friction systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaching of calcium sulfoaluminate cement pastes by water at regulated pH and temperature: Experimental investigation and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Aubry</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.211-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4024851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01027766v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic signatures in the optical response of single-wall carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Voisin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+                <w:t xml:space="preserve">Dmitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Berciaud</w:t>
+                <w:t xml:space="preserve">Yu. I. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugen Yan</w:t>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+                <w:t xml:space="preserve">C. Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201100085⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702870v1</w:t>
+                <w:t xml:space="preserve">hal-00718101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of Random Self Friction-Induced Vibrations in Uncertain Dry Friction Systems using a Multi-Element Generalized Polynomial Chaos Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lyes Nechak</w:t>
+                <w:t xml:space="preserve">Excitonic signatures in the optical response of single-wall carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berciaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugen Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Generalized Polynomial Chaos Approach, ASME Journal of Vibration and Acoustics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 249 (5), pp.900-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201100085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4006413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00851986v1</w:t>
+                <w:t xml:space="preserve">hal-00702870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiener-Haar expansion for the modeling and prediction of the dynamic behavior of selfexcited nonlinear uncertain systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Prediction of Random Self Friction-Induced Vibrations in Uncertain Dry Friction Systems using a Multi-Element Generalized Polynomial Chaos Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4006371⟩</w:t>
+              <w:t xml:space="preserve">Generalized Polynomial Chaos Approach, ASME Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (4), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4006413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851989v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman Study of Uniaxial Strain in Individual Single-Wall Carbon Nanotubes Induced by Temperature Changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wiener-Haar expansion for the modeling and prediction of the dynamic behavior of selfexcited nonlinear uncertain systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Nechak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoelectronics and Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7, pp.77-80. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Systems, Measurement, and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (15), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jno.2012.1221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4006371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718101v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Polynomial Chaos Approach to the Robust Analysis of the Dynamic Behaviour of Friction Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2879,90 +2879,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of ZnCl2-containing wastes using calcium sulfoaluminate cement: Leaching behaviour of the solidified waste form, mechanisms of zinc retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cau Dit Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 194, pp.268-276. </w:t>
@@ -3146,51 +3146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Analysis of Uncertain Dynamic Systems: Combination of the Centre Manifold and Polynomial Chaos theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Nechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3371,77 +3371,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Yukzuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114 (39), pp.16210. </w:t>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3833,51 +3833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of exciton recombination in semiconducting single-wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,64 +4079,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effect on the carrier dynamics in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4329,64 +4329,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on the carrier dynamics in carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,384 +5043,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00216093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Axial Thrust Bearing Defects on the Dynamic Behavior of an Elastic Shaft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Berger</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frêne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 33 (issue 3-4), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0301-679X(00)00021-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2000027⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00216172v1</w:t>
+                <w:t xml:space="preserve">hal-00216102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the excitation energy of superdeformed bands in $^{192,194}$Hg by analysis of the decay quasicontinuum $\gamma$ rays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Jacquet Richardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 3-4, p. 47-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00013495v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00216172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Axial Thrust Bearing Defects on the Dynamic Behavior of an Elastic Shaft</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of the excitation energy of superdeformed bands in $^{192,194}$Hg by analysis of the decay quasicontinuum $\gamma$ rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lauritsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.L. Khoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.V.F. Janssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62, pp.044316-1-044316-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00216102v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00013495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of porcine fibrinogen as a model glycoprotein to study the binding specificity of the three variants of K88 lectin</w:t>
               </w:r>
@@ -5776,407 +5776,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
+                <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717719v1</w:t>
+                <w:t xml:space="preserve">hal-03748113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic instability mitigation using a single nonlinear energy sink in a friction system with two unstable modes</w:t>
+                <w:t xml:space="preserve">Solution analytique d'une bifurcation col-nœud dynamique: application à la prédiction de la limite de fonctionnement d'un absorbeur non linéaire de type NES pour l'atténuation de cycles limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC 2020+2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">15e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03748113v1</w:t>
+                <w:t xml:space="preserve">hal-03717719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Polynomial Chaos for robust modelling of Nonlinear Energy Sinks used to mitigate dynamic instabilities in braking systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
+                <w:t xml:space="preserve">A model reduction method to analyze the dynamic behavior of vibrating structures with uncertain parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Thinh Kieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209267v1</w:t>
+                <w:t xml:space="preserve">hal-02190163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model reduction method to analyze the dynamic behavior of vibrating structures with uncertain parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Gobert</w:t>
+                <w:t xml:space="preserve">Generalized Polynomial Chaos for robust modelling of Nonlinear Energy Sinks used to mitigate dynamic instabilities in braking systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Snoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Mathieu Mencik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Vishno and AVE conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA-Lyon, Université de Lyon, Jul 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190163v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimization of nonlinear energy sinks used for dynamic instabilities mitigation of an uncertain friction system</w:t>
               </w:r>
@@ -6270,51 +6270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of friction-induced vibrations in braking systems: prediction of the mitigation limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6473,51 +6473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bergeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Bellizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Congrès Français d'Acoustique joint avec le colloque VIbrations, SHocks and NOise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6913,90 +6913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing of uniaxial strain in individual single-walled carbon nanotubes in a composite material.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitry Levshov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Yuzyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRI GNT Meeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Dourdan, France</w:t>
@@ -7019,307 +7019,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alvarez</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Roquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00515973v1</w:t>
+                <w:t xml:space="preserve">hal-00474701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of carbon nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Raman probing of uniaxial strain in individual carbon nanotubes in a composite material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitry Levshov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yuzyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Garrot</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A nanoworld of tubes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Chatillon, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on the Science and Applications of Nanotubes (NT10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474701v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of nanotubes of defined chirality at cryogenic temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Iglésias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7394,566 +7394,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+                <w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00152324v1</w:t>
+                <w:t xml:space="preserve">hal-00154663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+                <w:t xml:space="preserve">Temperature Dependance of the Photoluminescence of Single Wall Carbon Nanotubes in a Gelatin Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Iglésias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154664v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00152324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics probed by time-resolved photoluminescence in semi conducting SWCNT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+                <w:t xml:space="preserve">Low-noise femtosecond fiber laser mode-locked using a Single-Walled Carbon Nanotube-based saturable absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cabasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on nanotube optics and nanospectroscopy (wonton 07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">CLEO-Europe IQEC'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153544v1</w:t>
+                <w:t xml:space="preserve">hal-00154664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturable absorber made-up of Single-Walled Carbon Nanotubes for self-starting high power mode-locked fiber lasers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
+                <w:t xml:space="preserve">Exciton dynamics probed by time-resolved photoluminescence in semi conducting SWCNT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd workshop on nanotube Optics &amp; Nanospectroscopy (WONTON '07)</w:t>
+              <w:t xml:space="preserve">Workshop on nanotube optics and nanospectroscopy (wonton 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154663v1</w:t>
+                <w:t xml:space="preserve">hal-00153544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved photoluminescence of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8030,51 +8030,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the light emission of single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8151,51 +8151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton recombination dynamics in single wall carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,77 +8259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise reduction of a SPIRIT by a SAINT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Hideur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8374,152 +8374,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Extrinsic effects on carrier dynamics in single-walled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
+              <w:t xml:space="preserve">1st workshop on nanotube optics and nanospectroscopy (WONTON 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Telluride, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011224v1</w:t>
+                <w:t xml:space="preserve">hal-00011225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of guidance values for closed landfill gas emissions</w:t>
               </w:r>
@@ -8607,195 +8607,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic effects on carrier dynamics in single-walled carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Environmental effects on carrier dynamics in singlewalled carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st workshop on nanotube optics and nanospectroscopy (WONTON 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Telluride, Colorado, United States</w:t>
+              <w:t xml:space="preserve">6th international conference on the science and application of nanotubes (NT'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00011225v1</w:t>
+                <w:t xml:space="preserve">hal-00011224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment effect on the optical properties of carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐sébastien Lauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8997,51 +8997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique des lignes d'arbre de turbomachines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Jacquet Richardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9740,51 +9740,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521514v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Trinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8401745" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246089v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poignant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fellahi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.06.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broussas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beau-Larvor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petinataud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Contet-Audonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q6Q8LV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koensgen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.051588" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983283v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.046" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8024GNW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185666v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHSR1JQ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024851" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851986v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006371" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Damiano ." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fw2m-e058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradervand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centeno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turiault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tronche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/641CDF0B1C123960C31340A9ECA6978F17FA72A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine E.A. Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1755239" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZMQWH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1355243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2000027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SP445ZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauritsen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Khoo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carpenter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.F. Janssens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(00)00021-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H33GS3ZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval-Iflah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brown" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37EB89D3BE8353C71EE5C81B78EE6B4012C91291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711334" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9263D7E10A79E13EA0F518CDC7DAD984F9AA7A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauriks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280444v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bergeot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2024.134063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Snoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2022.104529" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Serra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Florentin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219876220500036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521514v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Trinh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8401745" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03246089v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poignant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet-Lagr&#232;ze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fellahi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.accpm.2020.06.018" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025795v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105623" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2019.103917" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02014228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chassaing" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gantzer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2018.12.014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh Kieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gobert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2019003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01901546v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jeulin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentilhomme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.04.003" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299991v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bellizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1077546317707101" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792386v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Broussas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boute" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Akla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beau-Larvor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Hoang Trinh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Aubry" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2015061" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Petinataud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Contet-Audonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machouart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2014.10.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q6Q8LV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Nechak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4024851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983283v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.09.046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8024GNW2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982583v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Koensgen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVD.2013.051588" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aouad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.06.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LHSR1JQ8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Levshov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. I. Yuzyuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voisin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jno.2012.1221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702870v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berciaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugen Yan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;s&#233;bastien Lauret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100085" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851986v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006413" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4006371" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753962v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.03.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sinou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4273/ijvss.3.1.02" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Champenois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2011.07.102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WZNQ4N1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647447v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levasseur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Aubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpiot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Damiano ." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fw2m-e058" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827955v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828787v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ragot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2010024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525526v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Levshov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yukzuk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1040635" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384084v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Igl&#233;sias" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123080v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl062609p" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pradervand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Centeno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091818v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karst" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Turiault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tronche" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schutz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096347v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214241v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#234;ne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2004005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/641CDF0B1C123960C31340A9ECA6978F17FA72A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105779v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zine El Abiddine E.A. Fellah" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lauriks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Depollier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.1755239" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934625v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thomann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1747-1567.2003.tb00137.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-12MK48MR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00214263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.2001.3801" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S6ZMQWH2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1355243" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-679X(00)00021-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H33GS3ZB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2000027" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-0SP445ZK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00013495v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauritsen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.L. Khoo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ahmad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Carpenter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.V.F. Janssens" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L'Hote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bourgerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval-Iflah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yuan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brown" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989631" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/37EB89D3BE8353C71EE5C81B78EE6B4012C91291/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00214368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amith" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19711334" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9263D7E10A79E13EA0F518CDC7DAD984F9AA7A96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748113v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717719v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190163v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Mencik" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209267v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188567v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209289v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Thinh T Kieu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212843v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163424v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kerdudou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ch&#233;n&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jacqus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Perrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;mier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buffet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daumoin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint Cast" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598942v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Buffet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dabert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641790v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yuzyuk" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474701v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Roquelet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285008v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154663v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cabasse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lecourt" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154664v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153544v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097381v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096433v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154668v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011225v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972503v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couturier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00011224v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004573v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105792v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Chapelon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Lauriks" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Depollier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216186v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice B&#233;line" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525193v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gaffet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Samson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Faini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Gabriel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>