--- v0 (2026-03-26)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien BERNARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégé de droit public (depuis 2002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit du secteur public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de la concurrence et de la régulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours dispensés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif (licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public des affaires (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régulation bancaire (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la vie politique française (collège de droit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du master Droit public des affaires / Management public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour l'Aeqes (agence belge d'évaluation de l'enseignement supérieur) et le HCERES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller scientifique HCERES (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Université Pierre Mendès France - Grenoble 2 (2012-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doyen de la Faculté de Droit de Grenoble (2008-2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et collectivités : histoires parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 05, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l’État sur les entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie universitaire à l’épreuve des établissements publics expérimentaux et grands établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 438, pp. 20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.2153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché passé par une SPL était un contrat de droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.2303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inédite « renationalisation » d'EDF par voie d'OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19-20, pp.2161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, j'écris ton nom puis l'ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur : expérimenter sans capter un nom partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d’un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au coeur de la mixité du régime juridique d'une entreprise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03258411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas juridiques du patriotisme économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière relance des privatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.1425-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les promesses n'engagent pas seulement ceux qui les reçoivent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.2167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements publics expérimentaux, une révolution silencieuse pour l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2306-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des universités à la carte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02079210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18-19, pp.2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des mécanismes de protection des entreprises stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un millefeuille à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.2147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et rémunération des entreprises à participation publique ou les contradictions de l'État actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.2131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État actionnaire joue au bonneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIP à l'abri de la commande publique et de la liberté du commerce et de l'industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'économie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 686, pp.comm. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'apport de la création de la société publique locale au droit des entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.587-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-actionnaire et l'idée de partenariat public-privé institutionnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51-52, pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 04, pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission mixte paritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.451-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement de l’Etat de l’industrie d’armement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp. 11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques constitutionnelles sous la présidence Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.65-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique actionnariale de l’Etat et la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La sécurité économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05448398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et représentativité des conseils universitaires : la loi Faure et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie universitaire : concept et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04783677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat est-il une entreprise comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez Michoud : Cycle de discussions grenobloises sur les transformations du droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04609122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique, social et environnemental régional (CESER) Auvergne-Rhône-Alpes, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04617057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Energie et propriété publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier et Paris 1, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de l'office du juge administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit de l'Université Libre de Bruxelles, Mar 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04512776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle représentativité pour quelle gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées nationales - Nantes Université : La démocratie universitaire : à la hauteur des défis du service public de l’ESR ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, dépassement du modèle faurien d'université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Penser l’Université française : De la loi Faure aux défis de l’université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Rennes 2, Mar 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Le droit administratif et l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la recherche en Droit Administratif (AFDA); Centre de Recherche Droit Dauphine (CR2D), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public économique à l'épreuve de la dérive normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dérive normative : le droit ou le prométhée moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Université Bretagne-Sud, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Universités / CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université, Inspirations parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Imh; Université d’Aix-Marseille, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie des universités et la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à .. l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Versailles Saint-Quentin Institutions Publiques (VIP), Jun 2022, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité entre les établissements de l'enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journées nationales de JuriSup : La sophistication du droit de l’ESR à l’épreuve de son intelligibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JuriSup, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des mutations des établissements de l'ESRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexFEIM, laboratoire de recherche en droits fondamentaux, échanges internationaux et mer, Oct 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d'un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Covid-19 et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères de qualité d'une thèse de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse en droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Mar 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : analyse comparée des systèmes français et belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : conférences du CETEL (Centre d'Etude, de Technique et d'Evaluation Législative de l'Université de Genève)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’État actionnaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un droit public de la concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi MAPTAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres prospectives du Conseil économique, social et environnemental régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs : Colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Oct 2013, Toulouse, France. pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Justice au sentiment du juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Philosophiques d’Uriage : la justice aux sources du juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société alpine de philisophie, Oct 2011, Uriage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et partenariats publics-privés institutionnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partenariats publics / privés : partenariats contractuels et institutionnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Apr 2011, Saint-Martin-d’Hères, France. pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit public économique face à la crise économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Feb 2010, Grenoble, France. pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérêt public local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et les libertés économiques fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des diplômes et taux de réussite : une approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la concurrence et les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il craindre un gouvernement des juges administratifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.XII-289, 2020, 978-2-7110-3186-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XI-171, 2013, 978-2-7110-1659-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la rentabilité des activités publiques et le droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 218, pp.XII-378, 2001, Bibliothèque de droit public, 2-275-02056-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation interne des établissements : un contentieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, in Jacquemet-Gauché (A), Melleray (F) et Testard (C) Dir., L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz, pp. 117-132, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05529014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rotoullié (J-C) et Tarlet (F) Dir., Energie et propriété publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp. 203-211., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique : exemplarité ou greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bottini (F) Dir, L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.119-126., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des universités et sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bertoni; Olivia Bui-Xuan; Raphaël Matta-Duvignau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.275-281, 2024, Droit public, 978-2-84934-811-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, un dépassement du modèle faurien d'Université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Manson (C), Aubin (E) et Guiselin (E) Dir., (Re)Penser l’Université française : De la loi Faure à l’Université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.131-138, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.93-99, 2023, 978-2-919814-76-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CHU & ses relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Lami; Isabelle Poirot-Mazères; Mathieu Touzeil-Divina; Vincent Vioujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université : inspirations parallèles ? : [actes] des deux journées de colloques des 1er octobre (Toulouse) &amp; 3 décembre 2021 (Marseille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions l'Épitoge, pp.163-169., 2022, Collection Droit(s) de la santé, 79-10-92684-58-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.109-117, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Beignier; Didier Truchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.219-290, 2018, 978-2-275-05760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02069719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'européanisation du secteur public français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Henri Oberdorff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.139-148, 2015, 978-2-275-04445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bioy; Pascale Idoux; Richard Moussaron; Henri Oberdorff; Aude Rouyère; Philippe Terneyre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité des tribunaux administratifs : actes du colloque organisé les 28 et 29 octobre 2013 à [Toulouse]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.281-284, 2014, Grands colloques, 978-2-275-04451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compagnies privées à la Société nationale des chemins de fer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Videlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'activité ferroviaire : aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, LexisNexis, pp.17-24, 2013, Colloques &amp; débats, 978-2-7110-1796-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du droit : hommage à Jean-Marie Rainaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136, 2009, 978-2-296-10370-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-46, 2009, 978-2-7061-1531-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes des diplômes et taux de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains : actes du colloque organisé pour le bicentenaire de la faculté de droit de Grenoble (Grenoble, 6 et 7 avril 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2007, La Pierre et l'ecrit, 978-2-7061-1433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique et le droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boleslaw Lukaszewicz; Henri Oberdorff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge administratif et l'Europe [Texte imprimé] : le dialogue des juges : actes du colloque du 50ème anniversaire des tribunaux administratifs : colloque organisé les 12 et 13 mars 2004 par la Section Rhône-Alpes de l'Institut français des sciences administratives à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.179-189, 2004, 2-7061-1229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien BERNARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégé de droit public (depuis 2002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit du secteur public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de la concurrence et de la régulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours dispensés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif (licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public des affaires (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régulation bancaire (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la vie politique française (collège de droit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du master Droit public des affaires / Management public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour l'Aeqes (agence belge d'évaluation de l'enseignement supérieur) et le HCERES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller scientifique HCERES (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Université Pierre Mendès France - Grenoble 2 (2012-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doyen de la Faculté de Droit de Grenoble (2008-2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et collectivités : histoires parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 05, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l’État sur les entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie universitaire à l’épreuve des établissements publics expérimentaux et grands établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 438, pp. 20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.2153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19-20, pp.2161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inédite « renationalisation » d'EDF par voie d'OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché passé par une SPL était un contrat de droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.2303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, j'écris ton nom puis l'ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur : expérimenter sans capter un nom partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au coeur de la mixité du régime juridique d'une entreprise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03258411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d’un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas juridiques du patriotisme économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les promesses n'engagent pas seulement ceux qui les reçoivent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière relance des privatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.1425-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.2167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements publics expérimentaux, une révolution silencieuse pour l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2306-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18-19, pp.2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des universités à la carte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02079210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des mécanismes de protection des entreprises stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un millefeuille à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.2147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et rémunération des entreprises à participation publique ou les contradictions de l'État actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.2131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État actionnaire joue au bonneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIP à l'abri de la commande publique et de la liberté du commerce et de l'industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'économie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 686, pp.comm. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'apport de la création de la société publique locale au droit des entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.587-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-actionnaire et l'idée de partenariat public-privé institutionnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51-52, pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 04, pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission mixte paritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.451-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement de l’Etat de l’industrie d’armement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp. 11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques constitutionnelles sous la présidence Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.65-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique actionnariale de l’Etat et la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La sécurité économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05448398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat est-il une entreprise comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez Michoud : Cycle de discussions grenobloises sur les transformations du droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04609122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et représentativité des conseils universitaires : la loi Faure et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie universitaire : concept et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04783677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique, social et environnemental régional (CESER) Auvergne-Rhône-Alpes, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04617057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Energie et propriété publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier et Paris 1, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de l'office du juge administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit de l'Université Libre de Bruxelles, Mar 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04512776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle représentativité pour quelle gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées nationales - Nantes Université : La démocratie universitaire : à la hauteur des défis du service public de l’ESR ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Le droit administratif et l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la recherche en Droit Administratif (AFDA); Centre de Recherche Droit Dauphine (CR2D), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, dépassement du modèle faurien d'université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Penser l’Université française : De la loi Faure aux défis de l’université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Rennes 2, Mar 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public économique à l'épreuve de la dérive normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dérive normative : le droit ou le prométhée moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Université Bretagne-Sud, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie des universités et la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à .. l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Versailles Saint-Quentin Institutions Publiques (VIP), Jun 2022, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité entre les établissements de l'enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journées nationales de JuriSup : La sophistication du droit de l’ESR à l’épreuve de son intelligibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JuriSup, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Universités / CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université, Inspirations parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Imh; Université d’Aix-Marseille, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des mutations des établissements de l'ESRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexFEIM, laboratoire de recherche en droits fondamentaux, échanges internationaux et mer, Oct 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d'un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Covid-19 et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères de qualité d'une thèse de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse en droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Mar 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : analyse comparée des systèmes français et belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : conférences du CETEL (Centre d'Etude, de Technique et d'Evaluation Législative de l'Université de Genève)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un droit public de la concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’État actionnaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi MAPTAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres prospectives du Conseil économique, social et environnemental régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs : Colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Oct 2013, Toulouse, France. pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et partenariats publics-privés institutionnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partenariats publics / privés : partenariats contractuels et institutionnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Apr 2011, Saint-Martin-d’Hères, France. pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Justice au sentiment du juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Philosophiques d’Uriage : la justice aux sources du juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société alpine de philisophie, Oct 2011, Uriage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit public économique face à la crise économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Feb 2010, Grenoble, France. pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérêt public local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et les libertés économiques fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des diplômes et taux de réussite : une approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la concurrence et les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il craindre un gouvernement des juges administratifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.XII-289, 2020, 978-2-7110-3186-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XI-171, 2013, 978-2-7110-1659-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la rentabilité des activités publiques et le droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 218, pp.XII-378, 2001, Bibliothèque de droit public, 2-275-02056-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation interne des établissements : un contentieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, in Jacquemet-Gauché (A), Melleray (F) et Testard (C) Dir., L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz, pp. 117-132, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05529014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rotoullié (J-C) et Tarlet (F) Dir., Energie et propriété publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp. 203-211., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique : exemplarité ou greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bottini (F) Dir, L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.119-126., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des universités et sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bertoni; Olivia Bui-Xuan; Raphaël Matta-Duvignau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.275-281, 2024, Droit public, 978-2-84934-811-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, un dépassement du modèle faurien d'Université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Manson (C), Aubin (E) et Guiselin (E) Dir., (Re)Penser l’Université française : De la loi Faure à l’Université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.131-138, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.93-99, 2023, 978-2-919814-76-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CHU & ses relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Lami; Isabelle Poirot-Mazères; Mathieu Touzeil-Divina; Vincent Vioujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université : inspirations parallèles ? : [actes] des deux journées de colloques des 1er octobre (Toulouse) &amp; 3 décembre 2021 (Marseille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions l'Épitoge, pp.163-169., 2022, Collection Droit(s) de la santé, 79-10-92684-58-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.109-117, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Beignier; Didier Truchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.219-290, 2018, 978-2-275-05760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02069719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'européanisation du secteur public français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Henri Oberdorff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.139-148, 2015, 978-2-275-04445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bioy; Pascale Idoux; Richard Moussaron; Henri Oberdorff; Aude Rouyère; Philippe Terneyre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité des tribunaux administratifs : actes du colloque organisé les 28 et 29 octobre 2013 à [Toulouse]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.281-284, 2014, Grands colloques, 978-2-275-04451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compagnies privées à la Société nationale des chemins de fer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Videlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'activité ferroviaire : aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, LexisNexis, pp.17-24, 2013, Colloques &amp; débats, 978-2-7110-1796-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du droit : hommage à Jean-Marie Rainaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136, 2009, 978-2-296-10370-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-46, 2009, 978-2-7061-1531-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes des diplômes et taux de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains : actes du colloque organisé pour le bicentenaire de la faculté de droit de Grenoble (Grenoble, 6 et 7 avril 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2007, La Pierre et l'ecrit, 978-2-7061-1433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique et le droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boleslaw Lukaszewicz; Henri Oberdorff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge administratif et l'Europe [Texte imprimé] : le dialogue des juges : actes du colloque du 50ème anniversaire des tribunaux administratifs : colloque organisé les 12 et 13 mars 2004 par la Section Rhône-Alpes de l'Institut français des sciences administratives à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.179-189, 2004, 2-7061-1229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBC6F6D3"/>
+    <w:nsid w:val="74BD63BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9E927402"/>
+    <w:nsid w:val="CD2351EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="93252193"/>
+    <w:nsid w:val="B9B6747E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100687v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659115v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiselin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Castillo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumouchel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauvallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiselin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Castillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauvallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>