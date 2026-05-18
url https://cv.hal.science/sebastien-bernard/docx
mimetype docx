--- v1 (2026-04-26)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien BERNARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégé de droit public (depuis 2002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit du secteur public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de la concurrence et de la régulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours dispensés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif (licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public des affaires (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régulation bancaire (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la vie politique française (collège de droit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du master Droit public des affaires / Management public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour l'Aeqes (agence belge d'évaluation de l'enseignement supérieur) et le HCERES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller scientifique HCERES (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Université Pierre Mendès France - Grenoble 2 (2012-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doyen de la Faculté de Droit de Grenoble (2008-2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et collectivités : histoires parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 05, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l’État sur les entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie universitaire à l’épreuve des établissements publics expérimentaux et grands établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 438, pp. 20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.2153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19-20, pp.2161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inédite « renationalisation » d'EDF par voie d'OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché passé par une SPL était un contrat de droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.2303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, j'écris ton nom puis l'ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur : expérimenter sans capter un nom partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au coeur de la mixité du régime juridique d'une entreprise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03258411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d’un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas juridiques du patriotisme économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les promesses n'engagent pas seulement ceux qui les reçoivent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière relance des privatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.1425-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.2167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements publics expérimentaux, une révolution silencieuse pour l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2306-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18-19, pp.2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des universités à la carte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02079210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des mécanismes de protection des entreprises stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un millefeuille à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.2147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et rémunération des entreprises à participation publique ou les contradictions de l'État actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.2131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État actionnaire joue au bonneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIP à l'abri de la commande publique et de la liberté du commerce et de l'industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'économie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 686, pp.comm. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'apport de la création de la société publique locale au droit des entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.587-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-actionnaire et l'idée de partenariat public-privé institutionnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51-52, pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 04, pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission mixte paritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.451-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement de l’Etat de l’industrie d’armement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp. 11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques constitutionnelles sous la présidence Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.65-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique actionnariale de l’Etat et la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La sécurité économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05448398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat est-il une entreprise comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez Michoud : Cycle de discussions grenobloises sur les transformations du droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04609122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et représentativité des conseils universitaires : la loi Faure et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie universitaire : concept et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04783677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique, social et environnemental régional (CESER) Auvergne-Rhône-Alpes, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04617057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Energie et propriété publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier et Paris 1, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de l'office du juge administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit de l'Université Libre de Bruxelles, Mar 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04512776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle représentativité pour quelle gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées nationales - Nantes Université : La démocratie universitaire : à la hauteur des défis du service public de l’ESR ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Le droit administratif et l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la recherche en Droit Administratif (AFDA); Centre de Recherche Droit Dauphine (CR2D), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, dépassement du modèle faurien d'université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Penser l’Université française : De la loi Faure aux défis de l’université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Rennes 2, Mar 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public économique à l'épreuve de la dérive normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dérive normative : le droit ou le prométhée moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Université Bretagne-Sud, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie des universités et la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à .. l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Versailles Saint-Quentin Institutions Publiques (VIP), Jun 2022, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité entre les établissements de l'enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journées nationales de JuriSup : La sophistication du droit de l’ESR à l’épreuve de son intelligibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JuriSup, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Universités / CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université, Inspirations parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Imh; Université d’Aix-Marseille, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des mutations des établissements de l'ESRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexFEIM, laboratoire de recherche en droits fondamentaux, échanges internationaux et mer, Oct 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d'un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Covid-19 et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères de qualité d'une thèse de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse en droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Mar 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : analyse comparée des systèmes français et belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : conférences du CETEL (Centre d'Etude, de Technique et d'Evaluation Législative de l'Université de Genève)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un droit public de la concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’État actionnaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi MAPTAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres prospectives du Conseil économique, social et environnemental régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs : Colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Oct 2013, Toulouse, France. pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et partenariats publics-privés institutionnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partenariats publics / privés : partenariats contractuels et institutionnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Apr 2011, Saint-Martin-d’Hères, France. pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Justice au sentiment du juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Philosophiques d’Uriage : la justice aux sources du juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société alpine de philisophie, Oct 2011, Uriage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit public économique face à la crise économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Feb 2010, Grenoble, France. pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérêt public local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et les libertés économiques fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des diplômes et taux de réussite : une approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la concurrence et les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il craindre un gouvernement des juges administratifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.XII-289, 2020, 978-2-7110-3186-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XI-171, 2013, 978-2-7110-1659-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la rentabilité des activités publiques et le droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 218, pp.XII-378, 2001, Bibliothèque de droit public, 2-275-02056-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation interne des établissements : un contentieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, in Jacquemet-Gauché (A), Melleray (F) et Testard (C) Dir., L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz, pp. 117-132, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05529014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rotoullié (J-C) et Tarlet (F) Dir., Energie et propriété publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp. 203-211., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique : exemplarité ou greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bottini (F) Dir, L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.119-126., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des universités et sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bertoni; Olivia Bui-Xuan; Raphaël Matta-Duvignau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.275-281, 2024, Droit public, 978-2-84934-811-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, un dépassement du modèle faurien d'Université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Manson (C), Aubin (E) et Guiselin (E) Dir., (Re)Penser l’Université française : De la loi Faure à l’Université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.131-138, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.93-99, 2023, 978-2-919814-76-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CHU & ses relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Lami; Isabelle Poirot-Mazères; Mathieu Touzeil-Divina; Vincent Vioujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université : inspirations parallèles ? : [actes] des deux journées de colloques des 1er octobre (Toulouse) &amp; 3 décembre 2021 (Marseille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions l'Épitoge, pp.163-169., 2022, Collection Droit(s) de la santé, 79-10-92684-58-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.109-117, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Beignier; Didier Truchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.219-290, 2018, 978-2-275-05760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02069719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'européanisation du secteur public français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Henri Oberdorff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.139-148, 2015, 978-2-275-04445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bioy; Pascale Idoux; Richard Moussaron; Henri Oberdorff; Aude Rouyère; Philippe Terneyre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité des tribunaux administratifs : actes du colloque organisé les 28 et 29 octobre 2013 à [Toulouse]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.281-284, 2014, Grands colloques, 978-2-275-04451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compagnies privées à la Société nationale des chemins de fer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Videlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'activité ferroviaire : aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, LexisNexis, pp.17-24, 2013, Colloques &amp; débats, 978-2-7110-1796-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du droit : hommage à Jean-Marie Rainaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136, 2009, 978-2-296-10370-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-46, 2009, 978-2-7061-1531-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes des diplômes et taux de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains : actes du colloque organisé pour le bicentenaire de la faculté de droit de Grenoble (Grenoble, 6 et 7 avril 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2007, La Pierre et l'ecrit, 978-2-7061-1433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique et le droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boleslaw Lukaszewicz; Henri Oberdorff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge administratif et l'Europe [Texte imprimé] : le dialogue des juges : actes du colloque du 50ème anniversaire des tribunaux administratifs : colloque organisé les 12 et 13 mars 2004 par la Section Rhône-Alpes de l'Institut français des sciences administratives à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.179-189, 2004, 2-7061-1229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien BERNARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur agrégé de droit public (depuis 2002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit du secteur public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public de la concurrence et de la régulation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours dispensés :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit administratif (licence)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Droit public des affaires (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régulation bancaire (master)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Histoire de la vie politique française (collège de droit)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur du master Droit public des affaires / Management public</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Expert pour l'Aeqes (agence belge d'évaluation de l'enseignement supérieur) et le HCERES</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conseiller scientifique HCERES (2016-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Président de l'Université Pierre Mendès France - Grenoble 2 (2012-2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doyen de la Faculté de Droit de Grenoble (2008-2012)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universités et collectivités : histoires parallèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 05, pp.245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05499070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19-20, pp.2159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05624076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04482500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de l’État sur les entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04461989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie universitaire à l’épreuve des établissements publics expérimentaux et grands établissements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Keller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 438, pp. 20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04741811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22, pp.2153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04599494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19-20, pp.2161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04100687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inédite « renationalisation » d'EDF par voie d'OPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.1922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché passé par une SPL était un contrat de droit privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 40, pp.2303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04239433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, j'écris ton nom puis l'ignore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03649979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17, pp.2144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement supérieur : expérimenter sans capter un nom partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage au coeur de la mixité du régime juridique d'une entreprise publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.1218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03258411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d’un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy de la Concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103, pp.16-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03200763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.2145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03215950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aléas juridiques du patriotisme économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27, pp.1529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03297773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les promesses n'engagent pas seulement ceux qui les reçoivent...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, pp.2049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02989223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singulière relance des privatisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 136 (6), pp.1425-1446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.2167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02877477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements publics expérimentaux, une révolution silencieuse pour l’enseignement supérieur et la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2306-2313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03034184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18-19, pp.2127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des universités à la carte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02079210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations de l'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 03, pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réforme des mécanismes de protection des entreprises stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.1285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02449370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un millefeuille à l’autre...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13, pp.705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20, pp.2147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et rémunération des entreprises à participation publique ou les contradictions de l'État actionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48, pp.2304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.2131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État actionnaire joue au bonneteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secteur public national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19, pp.2122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le GIP à l'abri de la commande publique et de la liberté du commerce et de l'industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'économie publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 686, pp.comm. 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'apport de la création de la société publique locale au droit des entreprises publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (3), pp.587-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'État-actionnaire et l'idée de partenariat public-privé institutionnalisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine Juridique. Administrations et collectivités territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51-52, pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public et la crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 04, pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La commission mixte paritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de droit constitutionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 47, pp.451-478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désengagement de l’Etat de l’industrie d’armement en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 42, pp. 11-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques constitutionnelles sous la présidence Mitterrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.65-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique actionnariale de l’Etat et la sécurité économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La sécurité économique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05448398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Etat est-il une entreprise comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levallois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chez Michoud : Cycle de discussions grenobloises sur les transformations du droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04609122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie et représentativité des conseils universitaires : la loi Faure et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démocratie universitaire : concept et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes, Nov 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04783677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et gouvernance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section Prospective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil économique, social et environnemental régional (CESER) Auvergne-Rhône-Alpes, Jun 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04617057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Energie et propriété publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier et Paris 1, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations contemporaines de l'office du juge administratif français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit de l'Université Libre de Bruxelles, Mar 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04512776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle représentativité pour quelle gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes journées nationales - Nantes Université : La démocratie universitaire : à la hauteur des défis du service public de l’ESR ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes Université, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public) économique, un droit à l’obsolescence programmée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université, Sep 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, dépassement du modèle faurien d'université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Re)Penser l’Université française : De la loi Faure aux défis de l’université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Tours et Rennes 2, Mar 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit public économique à l'épreuve de la dérive normative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dérive normative : le droit ou le prométhée moderne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Mans Université; Université Bretagne-Sud, Oct 2023, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise stratégique, vectrice de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude : Le droit administratif et l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour la recherche en Droit Administratif (AFDA); Centre de Recherche Droit Dauphine (CR2D), Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04318794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'autonomie des universités et la sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à .. l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche Versailles Saint-Quentin Institutions Publiques (VIP), Jun 2022, Saint-Germain-en-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04262963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hétérogénéité entre les établissements de l'enseignement supérieur et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Barthez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guiselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journées nationales de JuriSup : La sophistication du droit de l’ESR à l’épreuve de son intelligibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JuriSup, Mar 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations Universités / CHU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université, Inspirations parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Imh; Université d’Aix-Marseille, Oct 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des mutations des établissements de l'ESRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les évolutions et mutations des métiers de BIATSS et d'enseignant et de chercheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Loubès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pierronnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Université et mutations, les 10 ans du Master MUTI »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Montpellier, Apr 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03773717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexFEIM, laboratoire de recherche en droits fondamentaux, échanges internationaux et mer, Oct 2021, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution d'un Haut-Commissaire au plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études Covid-19 et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères de qualité d'une thèse de droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse en droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Mar 2020, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : analyse comparée des systèmes français et belge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation de l'enseignement supérieur et de la recherche : conférences du CETEL (Centre d'Etude, de Technique et d'Evaluation Législative de l'Université de Genève)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03412565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un droit public de la concurrence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Tunis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures de l’État actionnaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité du droit public économique en France et en Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté des Sciences juridiques, politiques et sociales de Tunis, Oct 2017, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi MAPTAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres prospectives du Conseil économique, social et environnemental régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’identité des tribunaux administratifs : Colloque du soixantième anniversaire des tribunaux administratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, Oct 2013, Toulouse, France. pp.281-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et partenariats publics-privés institutionnalisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les partenariats publics / privés : partenariats contractuels et institutionnalisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Apr 2011, Saint-Martin-d’Hères, France. pp.2399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la Justice au sentiment du juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Dumouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Beauvallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres Philosophiques d’Uriage : la justice aux sources du juste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société alpine de philisophie, Oct 2011, Uriage, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'actionnariat public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit public économique face à la crise économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherches en droit public économique (GRDPE), Feb 2010, Grenoble, France. pp.756-759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02080202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’intérêt public local</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP), Jun 2008, Grenoble, France. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'action publique et les libertés économiques fondamentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme des diplômes et taux de réussite : une approche statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Grenoble, France. pp.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la concurrence et les personnes publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évolution du droit public français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Le Caire, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il craindre un gouvernement des juges administratifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gouvernement des juges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Beyrouth, Liban</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03413538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XII-303, 2023, Objectif droit. Cours, 978-2-7110-3943-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04757182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public des affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jouve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, pp.XII-289, 2020, 978-2-7110-3186-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, pp.XI-171, 2013, 978-2-7110-1659-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche de la rentabilité des activités publiques et le droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 218, pp.XII-378, 2001, Bibliothèque de droit public, 2-275-02056-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation interne des établissements : un contentieux contrasté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, in Jacquemet-Gauché (A), Melleray (F) et Testard (C) Dir., L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lefebvre Dalloz, pp. 117-132, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05529014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différentes formes juridiques des opérateurs publics dans le domaine de l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Rotoullié (J-C) et Tarlet (F) Dir., Energie et propriété publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp. 203-211., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05355227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociale et environnementale dans les entreprises à participation publique : exemplarité ou greenwashing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bottini (F) Dir, L’obsolescence programmée du droit (public) économique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.119-126., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05133595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie des universités et sélection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Bertoni; Olivia Bui-Xuan; Raphaël Matta-Duvignau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit à l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, pp.275-281, 2024, Droit public, 978-2-84934-811-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04442667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'établissement public expérimental, un dépassement du modèle faurien d'Université ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Manson (C), Aubin (E) et Guiselin (E) Dir., (Re)Penser l’Université française : De la loi Faure à l’Université du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.131-138, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04785458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assouplissement du cadre européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Bottini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit (public économique) du monde d'après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legitech, pp.93-99, 2023, 978-2-919814-76-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04147466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CHU & ses relations avec l’Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Lami; Isabelle Poirot-Mazères; Mathieu Touzeil-Divina; Vincent Vioujas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hôpital &amp; Université : inspirations parallèles ? : [actes] des deux journées de colloques des 1er octobre (Toulouse) &amp; 3 décembre 2021 (Marseille)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II, Éditions l'Épitoge, pp.163-169., 2022, Collection Droit(s) de la santé, 79-10-92684-58-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03876552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et les universités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les discontinuités territoriales et le droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz; UGA, Université Grenoble Alpes, pp.109-117, 2020, Thèmes &amp; commentaires. Etudes, 978-2-247-19743-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02953106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les établissements du secteur public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Beignier; Didier Truchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'enseignement supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, une marque de Lextenso, pp.219-290, 2018, 978-2-275-05760-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02069719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'européanisation du secteur public français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du professeur Henri Oberdorff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.139-148, 2015, 978-2-275-04445-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations avec l'Université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Xavier Bioy; Pascale Idoux; Richard Moussaron; Henri Oberdorff; Aude Rouyère; Philippe Terneyre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'identité des tribunaux administratifs : actes du colloque organisé les 28 et 29 octobre 2013 à [Toulouse]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.281-284, 2014, Grands colloques, 978-2-275-04451-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des compagnies privées à la Société nationale des chemins de fer français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Christophe Videlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'activité ferroviaire : aspects juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, LexisNexis, pp.17-24, 2013, Colloques &amp; débats, 978-2-7110-1796-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitution et privatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du droit : hommage à Jean-Marie Rainaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-136, 2009, 978-2-296-10370-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux économiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Kada. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intérêt public local : regards croisés sur une notion juridique incertaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.41-46, 2009, 978-2-7061-1531-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réformes des diplômes et taux de réussite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martial Mathieu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'école de droit à la faculté de droit de Grenoble (1806-2006) : héritage historique et enjeux contemporains : actes du colloque organisé pour le bicentenaire de la faculté de droit de Grenoble (Grenoble, 6 et 7 avril 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Grenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.227-232, 2007, La Pierre et l'ecrit, 978-2-7061-1433-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puissance publique et le droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boleslaw Lukaszewicz; Henri Oberdorff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le juge administratif et l'Europe [Texte imprimé] : le dialogue des juges : actes du colloque du 50ème anniversaire des tribunaux administratifs : colloque organisé les 12 et 13 mars 2004 par la Section Rhône-Alpes de l'Institut français des sciences administratives à Grenoble</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.179-189, 2004, 2-7061-1229-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02070672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId116"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74BD63BC"/>
+    <w:nsid w:val="55FDCC6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CD2351EC"/>
+    <w:nsid w:val="CA7EC9F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -402,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B9B6747E"/>
+    <w:nsid w:val="4A2E6125"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -639,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482500v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461989v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599494v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100687v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200763v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297773v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034184v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163986v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985885v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015719v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070641v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070680v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448398v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609122v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiselin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262947v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318794v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413552v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413551v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413517v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Castillo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumouchel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauvallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413543v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413538v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395567v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395539v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529014v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355227v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785458v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147466v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876552v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953106v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069719v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890877v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045760v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070596v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833947v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070672v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05624076v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482500v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04461989v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04741811v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Keller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04599494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04100687v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04239433v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659115v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200763v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03215950v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03297773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02877477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034184v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163986v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02079210v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450587v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985885v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01985683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015719v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985559v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070627v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070641v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070680v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448398v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04609122v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levallois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04783677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04617057v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757210v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04512776v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262952v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiselin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leclerc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262947v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coleman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04318794v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04262963v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barthez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalloz Marc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630206v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655273v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773717v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Eyraud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413552v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413551v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413517v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03412565v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413564v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045749v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Castillo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumouchel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beauvallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02080202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813615v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413575v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04757182v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouve" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953101v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395567v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395539v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05529014v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05355227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05133595v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785458v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147466v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876552v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02069719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01890877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045760v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070596v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833947v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30078" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02070672v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>