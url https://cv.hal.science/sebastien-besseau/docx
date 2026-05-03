--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -165,7768 +165,7902 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t>
+                <w:t xml:space="preserve">Voacangine/coronaridine hydroxylases catalyze C19-hydroxylation in iboga alkaloid synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
+                <w:t xml:space="preserve">Ana Luisa Lopez-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Szwarc</w:t>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patra Barunava</w:t>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Durand</w:t>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+                <w:t xml:space="preserve">Emeline Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 263 (5), pp.112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-026-04987-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810555v1</w:t>
+                <w:t xml:space="preserve">hal-05594971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t>
+                <w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Roumani</w:t>
+                <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Sarah Szwarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+                <w:t xml:space="preserve">Patra Barunava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Larbat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 229, pp.114271. </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872727v1</w:t>
+                <w:t xml:space="preserve">hal-04810555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking plant bioactive pathways: omics data harnessing and machine learning assisting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103135⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 229, pp.114271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658063v1</w:t>
+                <w:t xml:space="preserve">hal-04872727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosome-scale genome assembly of Rauvolfia tetraphylla facilitates identification of the complete ajmaline biosynthetic pathway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+                <w:t xml:space="preserve">Unlocking plant bioactive pathways: omics data harnessing and machine learning assisting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cuello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Durand</w:t>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jansen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.100784. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.103135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440291v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A chromosome-scale genome assembly of Rauvolfia tetraphylla facilitates identification of the complete ajmaline biosynthetic pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t>
+              <w:t xml:space="preserve">Plant Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036872v1</w:t>
+                <w:t xml:space="preserve">hal-04440291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enzo Lezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Lopez Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120 (5), pp.1880-1900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524399v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging trends in production of plant natural products and new-to-nature biopharmaceuticals in yeast</w:t>
+                <w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103098⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), pp.e28078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501078v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeast Platforms for Production and Screening of Bioactive Derivatives of Rauwolscine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beata Lehka</w:t>
+                <w:t xml:space="preserve">Emerging trends in production of plant natural products and new-to-nature biopharmaceuticals in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pedro Pinho</w:t>
+                <w:t xml:space="preserve">Jillian Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Lezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.4c00039⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, pp.103098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662827v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis of natural and halogenated plant monoterpene indole alkaloids in yeast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Yeast Platforms for Production and Screening of Bioactive Derivatives of Rauwolscine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel A. Bradley</w:t>
+                <w:t xml:space="preserve">Frederik Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata J. Lehka</w:t>
+                <w:t xml:space="preserve">Beata Lehka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik G. Hansson</w:t>
+                <w:t xml:space="preserve">Daniela Rago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khem B. Adhikari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniela Rago</w:t>
+                <w:t xml:space="preserve">Pedro Pinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (12), pp.1551-1560. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (5), pp.1498-1512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-023-01430-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.4c00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440255v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Rauvolfia tetraphylla genome suggests multiple distinct biosynthetic routes for yohimbane monoterpene indole alkaloids</w:t>
+                <w:t xml:space="preserve">Identification of a second 16-hydroxytabersonine-O-methyltransferase suggests an evolutionary relationship between alkaloid and flavonoid metabolisms in Catharanthus roseus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Koudounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederik Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05574-8⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-022-01801-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330724v1</w:t>
+                <w:t xml:space="preserve">hal-03826728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a second 16-hydroxytabersonine-O-methyltransferase suggests an evolutionary relationship between alkaloid and flavonoid metabolisms in Catharanthus roseus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Rauvolfia tetraphylla genome suggests multiple distinct biosynthetic routes for yohimbane monoterpene indole alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Lehka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00709-022-01801-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05574-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826728v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaining access to acetyl-CoA by peroxisomal surface display</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biosynthesis of natural and halogenated plant monoterpene indole alkaloids in yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel A. Bradley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata J. Lehka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik G. Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khem B. Adhikari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.synbio.2023.02.003⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (12), pp.1551-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-023-01430-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039247v1</w:t>
+                <w:t xml:space="preserve">hal-04440255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting lignan-precursor synthesis in yeast cell factories through co-factor supply optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Gaining access to acetyl-CoA by peroxisomal surface display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1079801⟩</w:t>
+              <w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.224-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synbio.2023.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916793v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonoplast and Peroxisome Targeting of γ-tocopherol N -methyltransferase Homologs Involved in the Synthesis of Monoterpene Indole Alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Koudounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Rojas Hoyos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcab160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+                <w:t xml:space="preserve">Boosting lignan-precursor synthesis in yeast cell factories through co-factor supply optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Cuello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jansen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2022.1079801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826775v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Buges</w:t>
+                <w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Delporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Besseau</w:t>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
+              <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac234⟩</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692347v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+                <w:t xml:space="preserve">A. Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+              <w:t xml:space="preserve">F1000Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evac158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833558v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oudin</w:t>
+                <w:t xml:space="preserve">Julie Buges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">F1000Research</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994779v1</w:t>
+                <w:t xml:space="preserve">hal-03692347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evac158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283718v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Munsch</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03287505v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Peroxisomes: A New Hub for Metabolic Engineering in Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (6), pp.2693-2699. </w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.659431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339026v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peroxisomes: A New Hub for Metabolic Engineering in Yeast</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Efficient Terpene Production by Marine Thraustochytrids: Shedding Light on the Thermodynamic Driving Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2021.659431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01976-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209707v1</w:t>
+                <w:t xml:space="preserve">hal-03536769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+                <w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gagneul</w:t>
+                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaut Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+              <w:t xml:space="preserve">ACS Synthetic Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (2), pp.286-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066081v1</w:t>
+                <w:t xml:space="preserve">hal-03287505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Terpene Production by Marine Thraustochytrids: Shedding Light on the Thermodynamic Driving Force</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01976-21⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.2693-2699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536769v1</w:t>
+                <w:t xml:space="preserve">hal-03339026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative splicing creates a pseudo-strictosidine β- d -glucosidase modulating alkaloid synthesis in Catharanthus roseus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angela Mosquera</w:t>
+                <w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa075⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.3596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115782v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-production of vindoline and catharanthine by recombinant yeast cell factories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Guirimand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.44-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.201.02.fr.03-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeasts as Biopharmaceutical Production Platforms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Godon</w:t>
+                <w:t xml:space="preserve">Alternative splicing creates a pseudo-strictosidine β- d -glucosidase modulating alkaloid synthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Koudounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Goldman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papon</w:t>
+                <w:t xml:space="preserve">Liuda Johana Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffunb.2021.733492⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.836-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536699v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postharvest Treatment of Wood Biomass from a Large Collection of European Grape Varieties: Impact on the Selection of Polyphenol-Rich Byproducts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+                <w:t xml:space="preserve">Yeasts as Biopharmaceutical Production Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalja Kulagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07875⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffunb.2021.733492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204455v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Microbial Production of Plant-Derived Anticancer Drugs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Postharvest Treatment of Wood Biomass from a Large Collection of European Grape Varieties: Impact on the Selection of Polyphenol-Rich Byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Unlubayir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Munsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trecan.2020.02.004⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.3509-3517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641238v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Genes Involved in Alkaloid Biosynthesis in Vinca minor through Transcriptomics and Gene Co-Expression Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the Microbial Production of Plant-Derived Anticancer Drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (6), pp.444-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trecan.2020.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom10121595⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03062461v1</w:t>
+                <w:t xml:space="preserve">hal-02641238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-Induced Gene Silencing: Hush Genes to Make Them Talk</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying Genes Involved in Alkaloid Biosynthesis in Vinca minor through Transcriptomics and Gene Co-Expression Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Amor Stander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuda Johana Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Koudounas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.02.013⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10121595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866622v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03062461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and Subcellular Compartmentation of the 2C-Methyl-D-Erythritol 4-Phosphate Pathway in the Madagascar Periwinkle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catalina Perello</w:t>
+                <w:t xml:space="preserve">Virus-Induced Gene Silencing: Hush Genes to Make Them Talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Phillips</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Ellen O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9040462⟩</w:t>
+              <w:t xml:space="preserve">Trends in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.714-715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tplants.2020.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541740v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up a fast and reliable cytokinin biosensor based on a plant histidine kinase receptor expressed in Saccharomyces cerevisiae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular and Subcellular Compartmentation of the 2C-Methyl-D-Erythritol 4-Phosphate Pathway in the Madagascar Periwinkle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Guihur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+                <w:t xml:space="preserve">Catalina Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kisiala</w:t>
+                <w:t xml:space="preserve">Michael Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Werner Ribeiro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Perrot</w:t>
+                <w:t xml:space="preserve">Samira Mahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.11.013⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (4), pp.462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9040462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02481316v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard evaluation of stilbenoid‐rich grape cane extracts against downy mildew: a large‐scale study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Setting-up a fast and reliable cytokinin biosensor based on a plant histidine kinase receptor expressed in Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kisiala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Billet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
+                <w:t xml:space="preserve">Carolina Werner Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Arnault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Oudin</w:t>
+                <w:t xml:space="preserve">Laura Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75 (5), pp.1252-1257. </w:t>
+              <w:t xml:space="preserve">Journal of Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 289, pp.103-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.5237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527716v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved gene co-expression network quality through expression dataset down-sampling and network aggregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Besseau</w:t>
+                <w:t xml:space="preserve">Vineyard evaluation of stilbenoid‐rich grape cane extracts against downy mildew: a large‐scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Courdavault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Clastre</w:t>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-50885-8⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75 (5), pp.1252-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483132v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide identification and biochemical characterization of the UGT88F subfamily in Malus x domestica Borkh</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Improved gene co-expression network quality through expression dataset down-sampling and network aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Glevarec</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-50885-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02144180v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide identification and biochemical characterization of the UGT88F subfamily in Malus x domestica Borkh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Brown</w:t>
+                <w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan-Owen de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoa Chung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manish Walia</w:t>
+                <w:t xml:space="preserve">Gaelle Glevarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.135-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481447v1</w:t>
+                <w:t xml:space="preserve">hal-02144180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Billet</w:t>
+                <w:t xml:space="preserve">A BAHD neofunctionalization promotes tetrahydroxycinnamoyl spermine accumulation in the pollen coats of the Asteraceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Houillé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Oudin</w:t>
+                <w:t xml:space="preserve">Björn Hielscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 240, pp.1022-1027. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69 (22), pp.5355-5371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02407075v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.798. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.1022-1027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527596v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BAHD neofunctionalization promotes tetrahydroxycinnamoyl spermine accumulation in the pollen coats of the Asteraceae family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+                <w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery320⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527518v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BAHD acyltransferase catalyzing 19‐ O ‐acetylation of tabersonine derivatives in roots of Catharanthus roseus enables combinatorial synthesis of monoterpene indole alkaloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thu‐thuy Dang</w:t>
+                <w:t xml:space="preserve">Khoa Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Teijaro</w:t>
+                <w:t xml:space="preserve">Thu-Thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manish Walia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13868⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481528v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Clastre</w:t>
+                <w:t xml:space="preserve">A BAHD acyltransferase catalyzing 19‐ O ‐acetylation of tabersonine derivatives in roots of Catharanthus roseus enables combinatorial synthesis of monoterpene indole alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu‐thuy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiana Teijaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (3), pp.469-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865148v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folivory elicits a strong defense reaction in Catharanthus roseus: metabolomic and transcriptomic analyses reveal distinct local and systemic responses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paloma Sanchez-Bel</w:t>
+                <w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep40453⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10885 - 10885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602180v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-induced gene silencing in Rauwolfia species</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virus-induced gene silencing of the two squalene synthase isoforms of apple tree (Malus × domestica L.) negatively impacts phytosterol biosynthesis, plastid pigmentation and leaf growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Courtois</w:t>
+                <w:t xml:space="preserve">Sandra Navarro Gallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Daudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00709-017-1079-y⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246 (1), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-017-2681-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481184v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHASE-Containing Histidine Kinase Receptors in Apple Tree: From a Common Receptor Structure to Divergent Cytokinin Binding Properties and Specific Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Daudu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Allion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Liesecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.First online. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+              <w:t xml:space="preserve">, 2017, 8, pp.1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-induced gene silencing of the two squalene synthase isoforms of apple tree (Malus × domestica L.) negatively impacts phytosterol biosynthesis, plastid pigmentation and leaf growth</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franziska Liesecke</w:t>
+                <w:t xml:space="preserve">Folivory elicits a strong defense reaction in Catharanthus roseus: metabolomic and transcriptomic analyses reveal distinct local and systemic responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jullien</w:t>
+                <w:t xml:space="preserve">Florent Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Sanchez-Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-017-2681-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep40453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152615v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An additional Meyerozyma guilliermondii IMH3 gene confers mycophenolic acid resistance in fungal CTG clade species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+                <w:t xml:space="preserve">Virus-induced gene silencing in Rauwolfia species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liuda Johana Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsyr/fow078⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 254 (4), pp.1813-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-017-1079-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395463v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Class II Cytochrome P450 Reductase Governs the Biosynthesis of Alkaloids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An additional Meyerozyma guilliermondii IMH3 gene confers mycophenolic acid resistance in fungal CTG clade species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franziska Kellner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samira Mahroug</w:t>
+                <w:t xml:space="preserve">Tatiana Defosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.16.00801⟩</w:t>
+              <w:t xml:space="preserve">FEMS Yeast Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.fow078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsyr/fow078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395436v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a spermidine hydroxycinnamoyltransferase in Malus domestica highlights the evolutionary conservation of trihydroxycinnamoyl spermidines in pollen coat of core Eudicotyledons</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Glevarec</w:t>
+                <w:t xml:space="preserve">Class II Cytochrome P450 Reductase Governs the Biosynthesis of Alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pichon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papon</w:t>
+                <w:t xml:space="preserve">Emilien Foureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Kellner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Burlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Mahroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv423⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172 (3), pp.1563-1577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.16.00801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395059v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochemical genomics of the Madagascar periwinkle: Unravelling the last twists of the alkaloid engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Burlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 113, pp.9-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthetic Origin of E -Resveratrol Accumulation in Grape Canes during Postharvest Storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Glévarec</w:t>
+                <w:t xml:space="preserve">Characterization of a spermidine hydroxycinnamoyltransferase in Malus domestica highlights the evolutionary conservation of trihydroxycinnamoyl spermidines in pollen coat of core Eudicotyledons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Glevarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (22), pp.7271-7285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf505316a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03119330v1</w:t>
+                <w:t xml:space="preserve">hal-02395059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus-induced gene silencing in Catharanthus roseus by biolistic inoculation of tobacco rattle virus vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Masini</w:t>
+                <w:t xml:space="preserve">Biosynthetic Origin of E -Resveratrol Accumulation in Grape Canes during Postharvest Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courdavault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Foureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Marais</w:t>
+                <w:t xml:space="preserve">Gaëlle Glévarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.12380⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (5), pp.1631-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf505316a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02395033v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a second secologanin synthase isoform producing both secologanin and secoxyloganin allows enhanced de novo assembly of a Catharanthus roseus transcriptome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Clastre</w:t>
+                <w:t xml:space="preserve">Virus-induced gene silencing in Catharanthus roseus by biolistic inoculation of tobacco rattle virus vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carqueijeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Masini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sepúlveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-015-1678-y⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (6), pp.1242-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917354v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and Tissue-Specific Distribution of Stilbenoids in Grape Canes Are Affected by Downy Mildew Pressure in the Vineyard</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Papon</w:t>
+                <w:t xml:space="preserve">Characterization of a second secologanin synthase isoform producing both secologanin and secoxyloganin allows enhanced de novo assembly of a Catharanthus roseus transcriptome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Foureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Parage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02997⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-015-1678-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395067v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Activity of Resveratrol Derivatives against Candida Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Composition and Tissue-Specific Distribution of Stilbenoids in Grape Canes Are Affected by Downy Mildew Pressure in the Vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Papon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (38), pp.8472-8477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02997⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np5002576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03333804v1</w:t>
+                <w:t xml:space="preserve">hal-02395067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TRP5/5-fluoroanthranilic acid counter-selection system for gene disruption in Candida guilliermondii</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Clastre</w:t>
+                <w:t xml:space="preserve">Antifungal Activity of Resveratrol Derivatives against Candida Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Millerioux</w:t>
+                <w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Simkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Cornet</w:t>
+                <w:t xml:space="preserve">Eric Bourdeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00294-012-0377-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77 (7), pp.1658-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np5002576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00818921v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A TRP5/5-fluoroanthranilic acid counter-selection system for gene disruption in Candida guilliermondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Foureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Millerioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Simkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (4), pp.245-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00294-012-0377-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Flavonoid accumulation in Arapidopsis repressed in lignin synthesis affects auxin transport and plant growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19, pp.148-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7936,154 +8070,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the missing step in the biosynthesis of pachysipihne: the precursor of the anticancer conophylline from Tabernaemontana elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8093,775 +8227,775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of CYP450s controlling MIAs production in Alstonia scholaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating a missing step in the synthesis of the antiarrhythmic drug ajmaline in Rauvolfia tetraphylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CYP71 Geissoschizine Cyclase catalyzes multiple cyclisation reactions in the synthesis of monoterpene indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Szwarc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P450 Biodiversity and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating missing steps in the synthesis of the nootropic alkaloid vincamine and production of vincamine-derivatives by human P450s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Lezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lesser periwinkle genome unlocks a vincadifformine-16-hydroxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalja Kulagina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans J Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics in a tropical tree identify a P450 catalyzing distinct cyclizations of monoterpene indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Valentin Méteignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Birer Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi A. Beniddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Pogam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33eme colloque BioTechnoCentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Chaumont sur Tharonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8871,1111 +9005,1111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Biology in the Candida (CTG) Clade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Kasir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Clastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monzer Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Biology of Yeasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (19), Springer International Publishing, pp.337-375, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-89680-5_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Monoterpene Indole Alkaloid-Related Genes from Expression Data with Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Amor Stander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courdavault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catharanthus roseus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2505, Springer US, pp.131-140, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rapid and Efficient Vacuum-Based Agroinfiltration Protocol for Transient Gene Overexpression in Leaves of Catharanthus roseus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Koudounas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catharanthus roseus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2505, Springer US, pp.263-279, 2022, Methods in Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ALSV-Based Virus-Induced Gene Silencing in Apple Tree (Malus × domestica L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Werner Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Glévarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Courdavault V., Besseau S. (eds) Virus-Induced Gene Silencing in Plants. Methods in Molecular Biology, vol 2172. Humana, New York, NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-197, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stilbenoid-Enriched Grape Cane Extracts for the Biocontrol of Grapevine Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Anna Malinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Unlubayir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Mérillon JM., Ramawat K.G. (eds) Plant Defence: Biological Control. Progress in Biological Control, vol 22. Springer, Cham</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-239, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51034-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Biolistic-Mediated Virus-Induced Gene Silencing in Apocynaceae to Map Biosynthetic Pathways of Alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Lemos Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Isabel Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Duge de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Courdavault V., Besseau S. (eds) Virus-Induced Gene Silencing in Plants. Methods in Molecular Biology, vol 2172. Humana, New York, NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.93-110, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuole-Targeted Proteins: Ins and Outs of Subcellular Localization Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liuda Sepúlveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Mosquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Payne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Corbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Pereira C. (eds) Plant Vacuolar Trafficking. Methods in Molecular Biology, vol 1789. Humana Press, New York, NY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1789, pp.33-54, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7856-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prequels to Synthetic Biology: From Candidate Gene Identification and Validation to Enzyme Subcellular Localization in Plant and Yeast Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carqueijeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Enzymology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 516, pp.167-206, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.mie.2016.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId290"/>
+      <w:footerReference w:type="default" r:id="rId295"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10043,51 +10177,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD2EB13"/>
+    <w:nsid w:val="6036C6DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10274,51 +10408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-besseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5518-2580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129026859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103135" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501078v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bradley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rago" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Bradley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata J. Lehka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik G. Hansson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem B. Adhikari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01430-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koudounas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-022-01801-x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04039247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2023.02.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1079801" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guirimand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Rojas Hoyos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab160" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03209707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.659431" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536769v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01976-21" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Johana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mosquera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa075" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536699v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Goldman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.733492" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641238v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;connor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2020.02.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121595" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O&#8217;connor" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.02.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541740v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guihur" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perello" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahroug" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040462" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kisiala" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.11.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGNPRJ5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602180v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40453" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481184v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courtois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-017-1079-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152615v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Navarro Gall&#243;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2681-0" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395463v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Defosse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow078" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395436v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Foureau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kellner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00801" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395059v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv423" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf505316a" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carqueijeiro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foureau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12380" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00NVJVFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1678-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395067v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02997" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818921v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clastre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millerioux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Simkin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0377-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK5K72T4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135740v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besseau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056200v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916787v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Kasir" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89680-5_12" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916788v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_10" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916791v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_19" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115747v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_14" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02877119v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Restrepo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_8" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481460v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7856-4_4" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafontaine" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.02.013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-besseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5518-2580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129026859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05594971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez-Vazquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04987-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rago" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koudounas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-022-01801-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Bradley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata J. Lehka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik G. Hansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem B. Adhikari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01430-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04039247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2023.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guirimand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Rojas Hoyos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1079801" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03209707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.659431" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01976-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Johana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mosquera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Goldman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.733492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;connor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2020.02.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O&#8217;connor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.02.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guihur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahroug" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kisiala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.11.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGNPRJ5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Navarro Gall&#243;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2681-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courtois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-017-1079-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Defosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow078" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395436v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Foureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kellner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00801" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv423" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf505316a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carqueijeiro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foureau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00NVJVFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1678-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02997" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millerioux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Simkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0377-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK5K72T4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Kasir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89680-5_12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_14" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02877119v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Restrepo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7856-4_4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.02.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>