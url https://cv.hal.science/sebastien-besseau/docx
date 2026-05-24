--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,10122 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10071 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Besseau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-besseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5518-2580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129026859</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=U6k_YC8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voacangine/coronaridine hydroxylases catalyze C19-hydroxylation in iboga alkaloid synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Lopez-Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfie Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 263 (5), pp.112. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-026-04987-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of a small gene family coding for putrescine hydroxycinnamoyltransferases, involved in phenolamide accumulation, in tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Roumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.114271. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing the spatial and transcriptional regulation of monoterpenoid indole alkaloid metabolism in Alstonia scholaris leads to the identification of broad geissoschizine cyclase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patra Barunava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 219, pp.109363. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plaphy.2024.109363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeast Platforms for Production and Screening of Bioactive Derivatives of Rauwolscine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Lehka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (5), pp.1498-1512. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.4c00039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A chromosome-scale genome assembly of Rauvolfia tetraphylla facilitates identification of the complete ajmaline biosynthetic pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.100784. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xplc.2023.100784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking plant bioactive pathways: omics data harnessing and machine learning assisting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.103135. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Madagascar palm genome provides new insights on the evolution of Apocynaceae specialized metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (6), pp.e28078. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e28078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome‐based discovery of pachysiphine synthases in Tabernaemontana elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Luisa Lopez Vazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120 (5), pp.1880-1900. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.17085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging trends in production of plant natural products and new-to-nature biopharmaceuticals in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jillian Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 87, pp.103098. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.copbio.2024.103098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a second 16-hydroxytabersonine-O-methyltransferase suggests an evolutionary relationship between alkaloid and flavonoid metabolisms in Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koudounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-022-01801-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rauvolfia tetraphylla genome suggests multiple distinct biosynthetic routes for yohimbane monoterpene indole alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Lehka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1197. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-023-05574-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthesis of natural and halogenated plant monoterpene indole alkaloids in yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel A. Bradley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata J. Lehka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik G. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khem B. Adhikari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Rago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 (12), pp.1551-1560. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41589-023-01430-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaining access to acetyl-CoA by peroxisomal surface display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic and Systems Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (2), pp.224-226. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synbio.2023.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated version of the Madagascar periwinkle genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome assembly of the medicinal plant Voacanga thouarsii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evac158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consecutive action of two BAHD acyltransferases promotes tetracoumaroyl spermine accumulation in chicory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Buges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Molinié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiac234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonoplast and Peroxisome Targeting of γ-tocopherol N -methyltransferase Homologs Involved in the Synthesis of Monoterpene Indole Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koudounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Fernanda Rojas Hoyos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Cell Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/pcp/pcab160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting lignan-precursor synthesis in yeast cell factories through co-factor supply optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2022.1079801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Vinca minor genome highlights conserved evolutionary traits in monoterpene indole alkaloid synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/g3journal/jkac268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03826775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced bioproduction of anticancer precursor vindoline by yeast cell factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (6), pp.2693-2699. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1751-7915.13898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peroxisomes: A New Hub for Metabolic Engineering in Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fbioe.2021.659431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Roumani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gagneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Larbat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Terpene Production by Marine Thraustochytrids: Shedding Light on the Thermodynamic Driving Force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (5), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/mBio.01976-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Spermidine N -Hydroxycinnamoyltransferase Diversity and Substrate Promiscuity to Produce Various Trihydroxycinnamoyl Spermidines and Analogues in Engineered Yeast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Unlubayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.286-296. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.0c00391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Tabersonine Methoxylation to Increase Vindoline Precursor Synthesis in Yeast Cell Factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Owen de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (12), pp.3596. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26123596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-production of vindoline and catharanthine by recombinant yeast cell factories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/le-studium.201.02.fr.03-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative splicing creates a pseudo-strictosidine β- d -glucosidase modulating alkaloid synthesis in Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koudounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuda Johana Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 185 (3), pp.836-856. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plphys/kiaa075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yeasts as Biopharmaceutical Production Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Fungal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ffunb.2021.733492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postharvest Treatment of Wood Biomass from a Large Collection of European Grape Varieties: Impact on the Selection of Polyphenol-Rich Byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Unlubayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Anna Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.3509-3517. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and Subcellular Compartmentation of the 2C-Methyl-D-Erythritol 4-Phosphate Pathway in the Madagascar Periwinkle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guirimand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Guihur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.462. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plants9040462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Microbial Production of Plant-Derived Anticancer Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah O’connor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (6), pp.444-448. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trecan.2020.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Genes Involved in Alkaloid Biosynthesis in Vinca minor through Transcriptomics and Gene Co-Expression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuda Johana Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inês Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koudounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), pp.1595. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10121595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03062461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-Induced Gene Silencing: Hush Genes to Make Them Talk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Ellen O’connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (7), pp.714-715. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tplants.2020.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting-up a fast and reliable cytokinin biosensor based on a plant histidine kinase receptor expressed in Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Daudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Kisiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Werner Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2018.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard evaluation of stilbenoid‐rich grape cane extracts against downy mildew: a large‐scale study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75 (5), pp.1252-1257. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.5237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved gene co-expression network quality through expression dataset down-sampling and network aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Liesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Owen de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-50885-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02483132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide identification and biochemical characterization of the UGT88F subfamily in Malus x domestica Borkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan-Owen de Craene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Glevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, pp.135-144. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAHD neofunctionalization promotes tetrahydroxycinnamoyl spermine accumulation in the pollen coats of the Asteraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hielscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69 (22), pp.5355-5371. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/ery320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical stress rapidly induces E-resveratrol and E-piceatannol biosynthesis in grape canes stored as a freshly-pruned byproduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 240, pp.1022-1027. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.07.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Based Metabolomics of Vitis vinifera L. Stems Provides New Insights for Genotype Discrimination and Polyphenol Metabolism Structuring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.798. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Tabersonine 6,7-Epoxidases Initiate Lochnericine-Derived Alkaloid Biosynthesis in Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Chung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu-Thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Walia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 177 (4), pp.1473-1486. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.18.00549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAHD acyltransferase catalyzing 19‐ O ‐acetylation of tabersonine derivatives in roots of Catharanthus roseus enables combinatorial synthesis of monoterpene indole alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu‐thuy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiana Teijaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94 (3), pp.469-484. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.13868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking genome-wide correlation measurements improves microarray and RNA-seq based global and targeted co-expression networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Liesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Daudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.10885 - 10885. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-29077-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-induced gene silencing of the two squalene synthase isoforms of apple tree (Malus × domestica L.) negatively impacts phytosterol biosynthesis, plastid pigmentation and leaf growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Navarro Gallón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Daudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Liesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Planta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 246 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00425-017-2681-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHASE-Containing Histidine Kinase Receptors in Apple Tree: From a Common Receptor Structure to Divergent Cytokinin Binding Properties and Specific Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Daudu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Allion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Liesecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1614. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2017.01614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folivory elicits a strong defense reaction in Catharanthus roseus: metabolomic and transcriptomic analyses reveal distinct local and systemic responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Sanchez-Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-induced gene silencing in Rauwolfia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuda Johana Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protoplasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 254 (4), pp.1813-1818. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00709-017-1079-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An additional Meyerozyma guilliermondii IMH3 gene confers mycophenolic acid resistance in fungal CTG clade species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Defosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Yeast Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (6), pp.fow078. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsyr/fow078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class II Cytochrome P450 Reductase Governs the Biosynthesis of Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Foureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Kellner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Burlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Mahroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172 (3), pp.1563-1577. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.16.00801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical genomics of the Madagascar periwinkle: Unravelling the last twists of the alkaloid engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Burlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 113, pp.9-23. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a spermidine hydroxycinnamoyltransferase in Malus domestica highlights the evolutionary conservation of trihydroxycinnamoyl spermidines in pollen coat of core Eudicotyledons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Elejalde-Palmett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Glevarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (22), pp.7271-7285. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/erv423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosynthetic Origin of E -Resveratrol Accumulation in Grape Canes during Postharvest Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Glévarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (5), pp.1631-1638. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf505316a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03119330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-induced gene silencing in Catharanthus roseus by biolistic inoculation of tobacco rattle virus vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Masini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (6), pp.1242-1246. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/plb.12380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a second secologanin synthase isoform producing both secologanin and secoxyloganin allows enhanced de novo assembly of a Catharanthus roseus transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Foureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Parage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.619. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-015-1678-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition and Tissue-Specific Distribution of Stilbenoids in Grape Canes Are Affected by Downy Mildew Pressure in the Vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (38), pp.8472-8477. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antifungal Activity of Resveratrol Derivatives against Candida Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Boudesocque-Delaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourdeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77 (7), pp.1658-1662. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/np5002576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRP5/5-fluoroanthranilic acid counter-selection system for gene disruption in Candida guilliermondii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Millerioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Simkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 58 (4), pp.245-254. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00294-012-0377-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoid accumulation in Arapidopsis repressed in lignin synthesis affects auxin transport and plant growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lapierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19, pp.148-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the missing step in the biosynthesis of pachysipihne: the precursor of the anticancer conophylline from Tabernaemontana elegans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36eme colloque BioTechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of CYP450s controlling MIAs production in Alstonia scholaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CYP71 Geissoschizine Cyclase catalyzes multiple cyclisation reactions in the synthesis of monoterpene indole alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Szwarc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duchesse-Lacours Zamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P450 Biodiversity and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating a missing step in the synthesis of the antiarrhythmic drug ajmaline in Rauvolfia tetraphylla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35eme colloque BioTechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lesser periwinkle genome unlocks a vincadifformine-16-hydroxylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cuello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalja Kulagina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34eme colloque BioTechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating missing steps in the synthesis of the nootropic alkaloid vincamine and production of vincamine-derivatives by human P450s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo Lezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer-Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34eme colloque BioTechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05056191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomics in a tropical tree identify a P450 catalyzing distinct cyclizations of monoterpene indole alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Valentin Méteignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Birer Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi A. Beniddir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Pogam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dutilleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33eme colloque BioTechnoCentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Chaumont sur Tharonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rapid and Efficient Vacuum-Based Agroinfiltration Protocol for Transient Gene Overexpression in Leaves of Catharanthus roseus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Koudounas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharanthus roseus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2505, Springer US, pp.263-279, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Monoterpene Indole Alkaloid-Related Genes from Expression Data with Artificial Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Amor Stander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Courdavault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catharanthus roseus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2505, Springer US, pp.131-140, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-2349-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Biology in the Candida (CTG) Clade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Kasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Clastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monzer Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Besseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Biology of Yeasts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15 (19), Springer International Publishing, pp.337-375, 2022, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89680-5_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALSV-Based Virus-Induced Gene Silencing in Apple Tree (Malus × domestica L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Werner Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Glévarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lanoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Courdavault V., Besseau S. (eds) Virus-Induced Gene Silencing in Plants. Methods in Molecular Biology, vol 2172. Humana, New York, NY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2020, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stilbenoid-Enriched Grape Cane Extracts for the Biocontrol of Grapevine Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Anna Malinowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Unlubayir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Mérillon JM., Ramawat K.G. (eds) Plant Defence: Biological Control. Progress in Biological Control, vol 22. Springer, Cham</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-239, 2020, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51034-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Biolistic-Mediated Virus-Induced Gene Silencing in Apocynaceae to Map Biosynthetic Pathways of Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Lemos Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Isabel Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Duge de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Munsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Courdavault V., Besseau S. (eds) Virus-Induced Gene Silencing in Plants. Methods in Molecular Biology, vol 2172. Humana, New York, NY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-110, 2020, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacuole-Targeted Proteins: Ins and Outs of Subcellular Localization Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liuda Sepúlveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Payne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Pereira C. (eds) Plant Vacuolar Trafficking. Methods in Molecular Biology, vol 1789. Humana Press, New York, NY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1789, pp.33-54, 2018, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7856-4_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prequels to Synthetic Biology: From Candidate Gene Identification and Validation to Enzyme Subcellular Localization in Plant and Yeast Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Carqueijeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dugé de Bernonville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Enzymology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 516, pp.167-206, 2016, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mie.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId296"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10177,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6036C6DB"/>
+    <w:nsid w:val="FE82465E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10408,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-besseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5518-2580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129026859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05594971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez-Vazquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04987-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658063v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103135" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501078v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103098" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rago" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koudounas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-022-01801-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Bradley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata J. Lehka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik G. Hansson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem B. Adhikari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01430-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04039247v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2023.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430222v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guirimand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Rojas Hoyos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab160" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916793v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1079801" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03209707v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.659431" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536769v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01976-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115782v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Johana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mosquera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa075" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536699v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Goldman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.733492" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;connor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2020.02.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062461v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121595" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O&#8217;connor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.02.013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guihur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahroug" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040462" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481316v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kisiala" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.11.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGNPRJ5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Navarro Gall&#243;n" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2681-0" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602180v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40453" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481184v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courtois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-017-1079-y" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395463v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Defosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow078" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395436v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Foureau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kellner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00801" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv423" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf505316a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carqueijeiro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foureau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marais" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12380" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00NVJVFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1678-y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02997" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millerioux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Simkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0377-3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK5K72T4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135740v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056200v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916787v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Kasir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89680-5_12" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916791v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_19" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115747v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_14" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02877119v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Restrepo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_8" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481460v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7856-4_4" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395484v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafontaine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.02.013" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-besseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5518-2580" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129026859" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=U6k_YC8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05594971v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez-Vazquez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Durand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer-Williams" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Marais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04987-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Valentin M&#233;teignier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Szwarc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patra Barunava" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duchesse-Lacours Zamar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2024.109363" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04662827v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bradley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Hansson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Lehka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rago" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pinho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.4c00039" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lezin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Carqueijeiro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cuello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xplc.2023.100784" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04658063v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courdavault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04524399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Abdallah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Birer Williams" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e28078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05036872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Lopez Vazquez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.17085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04501078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Marc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2024.103098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Lemos Cruz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carqueijeiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Koudounas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Amor Stander" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-022-01801-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05574-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04440255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel A. Bradley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata J. Lehka" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik G. Hansson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khem B. Adhikari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-023-01430-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04039247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synbio.2023.02.003" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Duge de Bernonville" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03833558v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evac158" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692347v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Buges" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Delporte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Molini&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Besseau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac234" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03430222v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guirimand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Rojas Hoyos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcab160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.1079801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03826775v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalja Kulagina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkac268" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guirimand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Melin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.13898" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03209707v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2021.659431" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01976-21" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03287505v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Unlubayir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.0c00391" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03283718v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan-Owen de Craene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26123596" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198401v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.201.02.fr.03-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115782v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Johana Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Mosquera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa075" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03536699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Godon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Goldman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffunb.2021.733492" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anna Malinowska" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07875" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02541740v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Guihur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Perello" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Mahroug" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040462" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02641238v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah O&#8217;connor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Oudin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trecan.2020.02.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03062461v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121595" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02866622v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ellen O&#8217;connor" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2020.02.013" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481316v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Daudu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kisiala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Werner Ribeiro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Perrot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2018.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGNPRJ5W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527716v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.5237" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483132v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Liesecke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clastre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50885-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Elejalde-Palmett" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Glevarec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.10.019" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C301P01B-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hielscher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery320" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407075v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houill&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.07.105" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPFG9QFG-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02527596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00798" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Brown" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Chung" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu-Thuy Dang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Walia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.00549" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481528v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu&#8208;thuy Dang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Teijaro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13868" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865148v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29077-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02152615v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Navarro Gall&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jullien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2681-0" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Allion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01614" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602180v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafontaine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Sanchez-Bel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40453" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481184v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Corbin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courtois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-017-1079-y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395463v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Defosse" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsyr/fow078" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Foureau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kellner" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Burlat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00801" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119328v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2014.07.023" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395059v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv423" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03119330v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gl&#233;varec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf505316a" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carqueijeiro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Masini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marais" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12380" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-00NVJVFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03917354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1678-y" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02997" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333804v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Boudesocque-Delaye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourdeaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np5002576" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818921v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clastre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Millerioux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Simkin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cornet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00294-012-0377-3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NK5K72T4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135740v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besseau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hoffmann" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Geoffroy" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lapierre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pollet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056209v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Pogam" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056200v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05056241v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056195v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Verg&#232;s" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Jansen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056191v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dutilleul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-05055979v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A. Beniddir" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916791v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanoue" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_19" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916788v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2349-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03916787v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Kasir" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Hamze" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89680-5_12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115747v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_14" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03115773v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51034-3_9" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02877119v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Restrepo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_8" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02481460v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liuda Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Payne" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7856-4_4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395484v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Melin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lafontaine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mie.2016.02.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>