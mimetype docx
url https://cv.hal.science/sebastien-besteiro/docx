--- v0 (2026-03-21)
+++ v1 (2026-05-02)
@@ -211,611 +211,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping your endosymbiont under control: the enigmatic plastid membrane ATG8ylation in Apicomplexa parasites</w:t>
+                <w:t xml:space="preserve">HIV-1 Tat favors the multiplication of Mycobacterium tuberculosis and Toxoplasma by inhibiting clathrin-mediated endocytosis and autophagy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bernut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben-Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Abrantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15548627.2025.2483445⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (9), pp.e1013183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05053880v1</w:t>
+                <w:t xml:space="preserve">hal-05262587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TgGloL is an atypical glyoxalase/VOC domain-containing apicoplast protein that is important for the growth of Toxoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 36 (3), pp.ar32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.E24-09-0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04937301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Tat favors the multiplication of Mycobacterium tuberculosis and Toxoplasma by inhibiting clathrin-mediated endocytosis and autophagy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron‑sulfur cluster biogenesis and function in Apicomplexa parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jansen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eléa Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre J.M. Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1013183⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1872 (1), pp.119876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262587v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04805385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron‑sulfur cluster biogenesis and function in Apicomplexa parasites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The HCF101 protein is an important component of the cytosolic iron–sulfur synthesis pathway in Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2024.119876⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.e3003028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04805385v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04937303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HCF101 protein is an important component of the cytosolic iron–sulfur synthesis pathway in Toxoplasma gondii</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keeping your endosymbiont under control: the enigmatic plastid membrane ATG8ylation in Apicomplexa parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (2), pp.e3003028. </w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3003028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2025.2483445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04937303v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05053880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxoplasma gondii mitochondrial transporter ABCB7L is essential for the biogenesis of cytosolic and nuclear iron-sulfur cluster proteins and cytosolic translation</w:t>
               </w:r>
@@ -935,103 +935,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron depletion has different consequences on the growth and survival of Toxoplasma gondii strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambre Maupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yann Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnault Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.2329566. </w:t>
@@ -1197,498 +1197,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04841083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy in protists and their hosts: When, how and why?</w:t>
+                <w:t xml:space="preserve">Structure-Function Relationship for a Divergent Atg8 Protein Required for a Nonautophagic Function in Apicomplexan Parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Silvia Romano</w:t>
+                <w:t xml:space="preserve">Marta Walczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahiko Akematsu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Thomas Meister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yili Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vern B Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (1), pp.2149211. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.e0364221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2149211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.03642-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04038713v1</w:t>
+                <w:t xml:space="preserve">inserm-04841061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Relationship for a Divergent Atg8 Protein Required for a Nonautophagic Function in Apicomplexan Parasites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The apicoplast is important for the viability and persistence of Toxoplasma gondii bradyzoites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Walczak</w:t>
+                <w:t xml:space="preserve">Emilie Bassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meister</w:t>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+                <w:t xml:space="preserve">Amel Aïda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.03642-21⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (34), pp.e2309043120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2309043120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04841061v1</w:t>
+                <w:t xml:space="preserve">inserm-04467177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apicoplast is important for the viability and persistence of Toxoplasma gondii bradyzoites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syrian Sanchez</w:t>
+                <w:t xml:space="preserve">Autophagy in protists and their hosts: When, how and why?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Silvia Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bassot</w:t>
+                <w:t xml:space="preserve">Takahiko Akematsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Cerutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Annina Bindschedler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Aïda</w:t>
+                <w:t xml:space="preserve">Vern B Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (34), pp.e2309043120. </w:t>
+              <w:t xml:space="preserve">Autophagy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.2149211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2309043120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27694127.2022.2149211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04467177v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04038713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disrupting the plastidic iron-sulfur cluster biogenesis pathway in Toxoplasma gondii has pleiotropic effects irreversibly impacting parasite viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pamukcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lemaire-Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1733,684 +1733,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03759156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Autophagy Machinery in Human-Parasitic Protists; Diverse Functions for Universally Conserved Proteins</w:t>
+                <w:t xml:space="preserve">Toxoplasma TgATG9 is critical for autophagy and long-term persistence in tissue cysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirokazu Sakamoto</w:t>
+                <w:t xml:space="preserve">David Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumiko Nakada-Tsukui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geetha Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Coppens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fengrong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells10051258⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.59384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03245234v1</w:t>
+                <w:t xml:space="preserve">hal-04841048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma TgATG9 is critical for autophagy and long-term persistence in tissue cysts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The pathogenicity and virulence of Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Coppens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syrian G Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.59384⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.3095 - 3114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.2012346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841048v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03479520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pathogenicity and virulence of Toxoplasma gondii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential contribution of two organelles of endosymbiotic origin to iron-sulfur cluster synthesis and overall fitness in Toxoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pamukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syrian G Sanchez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.3095 - 3114. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (11), pp.e1010096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.2012346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03479520v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03466669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential contribution of two organelles of endosymbiotic origin to iron-sulfur cluster synthesis and overall fitness in Toxoplasma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Hem</w:t>
+                <w:t xml:space="preserve">Daniel Klionsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Rofidal</w:t>
+                <w:t xml:space="preserve">Amal Kamal Abdel-Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelfatah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asghar Abdoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010096⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03466669v1</w:t>
+                <w:t xml:space="preserve">inserm-03285572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidelines for the use and interpretation of assays for monitoring autophagy (4th edition)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Autophagy Machinery in Human-Parasitic Protists; Diverse Functions for Universally Conserved Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Abdellatif</w:t>
+                <w:t xml:space="preserve">Hirokazu Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asghar Abdoli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kumiko Nakada-Tsukui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (1), pp.1-382. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (5), pp.1258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2020.1797280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10051258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-03285572v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03245234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bradyzoite: A Key Developmental Stage for the Persistence and Pathogenesis of Toxoplasmosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (3), pp.234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,64 +2470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Semenovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Dubremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2578,51 +2578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of host autophagy machinery in controlling Toxoplasma infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.438 - 447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2669,77 +2669,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TgPL2, a patatin-like phospholipase domain-containing protein, is involved in the maintenance of apicoplast lipids homeostasis in Toxoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Botté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Galera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2784,265 +2784,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repurposing of conserved autophagy-related protein ATG8 in a divergent eukaryote</w:t>
+                <w:t xml:space="preserve">An evolutionarily conserved SSNA1/DIP13 homologue is a component of both basal and apical complexes of Toxoplasma gondii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.e1197447. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.27809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19420889.2016.1197447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep27809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824938v1</w:t>
+                <w:t xml:space="preserve">hal-01865055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evolutionarily conserved SSNA1/DIP13 homologue is a component of both basal and apical complexes of Toxoplasma gondii</w:t>
+                <w:t xml:space="preserve">Repurposing of conserved autophagy-related protein ATG8 in a divergent eukaryote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoa Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.27809. </w:t>
+              <w:t xml:space="preserve">Communicative and Integrative Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.e1197447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep27809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19420889.2016.1197447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865055v1</w:t>
+                <w:t xml:space="preserve">hal-01824938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montpellier Infectious Diseases -Pôle Rabelais (MID) 3rd annual meeting (2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Béatrice Blanc-Potard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mettling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.6211. </w:t>
@@ -3538,51 +3538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring metabolomic approaches to analyse phospholipid biosynthetic pathways in Plasmodium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Vo Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3680,51 +3680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Export of a Toxoplasma gondii rhoptry neck protein complex at the host cell membrane to form the moving junction during invasion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3810,51 +3810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipidomic analysis of Toxoplasma gondii tachyzoites rhoptries: further insights into the role of cholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bertrand-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,51 +3966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Coustou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,51 +4074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Succinate Secreted by Trypanosoma brucei Is Produced by a Novel and Unique Glycosomal Enzyme, NADH-dependent Fumarate Reductase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Giroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick Robinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (3), pp.1058-1070. </w:t>
@@ -4313,1297 +4313,1297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1091/mbc.01-06-0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translocation of Proteins into the Relict Plastid of Apicomplexan Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syrian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endosymbiotic Organelle Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.465-489, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57446-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04841176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endomembrane trafficking pathways in Toxoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christen Klinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vern Carruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toxoplasma gondii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.705-741, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-815041-2.00015-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04841184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unusual Functions for the Autophagy Machinery in Apicomplexan Parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy: Cancer, Other Pathologies, Inflammation, Immunity, Infection, and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.281-292, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-802936-7.00016-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04841195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autophagy in Parasitic Protists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autophagy: Cancer, Other Pathologies, Inflammation, Immunity, Infection, and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.185-195, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-405877-4.00012-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04841191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Toxoplasma gondii mitochondrial transporter ABCB7 is essential for cytosolic iron-sulfur cluster biogenesis and protein translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Maclean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan A Sloan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa A Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demolombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04520124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HCF101 is a novel component of the CIA cytosolic iron-sulfur synthesis pathway in the human pathogen Toxoplasma gondii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre J.M. Maupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential contribution of two organelles of endosymbiotic origin to iron-sulfur cluster synthesis in Toxoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pamukcu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Hem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rofidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Striking similarities and divergences between HIGH CHLOROPHYLL FLUORESCENCE 101 proteins in plants and apicomplexan parasites Fe-S cluster assembly machineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Striking similarities and divergences between HIGH CHLOROPHYLL FLUORESCENCE 101 proteins in plants and apicomplexan parasites Fe-S cluster assembly machineries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striking similarities and divergences between HIGH CHLOROPHYLL FLUORESCENCE 101 proteins in plants and apicomplexan parasites Fe-S cluster assembly machineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Touraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. International Symposium on Iron Nutrition and Interactions in Plants ISINIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Düsseldorf, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870049v1</w:t>
-              </w:r>
-[...1088 lines deleted...]
-                <w:t xml:space="preserve">inserm-04841191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId199"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5679,51 +5679,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C1A1EBE"/>
+    <w:nsid w:val="78BAED63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-besteiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1853-1494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060946652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3622-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05053880v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2025.2483445" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04937301v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrian Sanchez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pouzet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guimbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Graindorge" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E24-09-0391" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262587v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jansen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013183" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04805385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Renaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre J.M. Maupin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119876" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04937303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Maupin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bals" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Sloan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a A Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe E Argyle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Lewis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00872-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04584174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2329566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841083v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tsvetkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Ming Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Isidoro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ktistakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2319901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04038713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Silvia Romano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Akematsu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Bindschedler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vern B Carruthers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2149211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841061v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Walczak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meister" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Mai Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yili Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03642-21" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04467177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bassot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A&#239;da" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309043120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03759156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pamukcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemaire-Vieille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03245234v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Sakamoto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Nakada-Tsukui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10051258" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841048v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Kannan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coppens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrong Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59384" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrian G Sanchez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.2012346" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03466669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9030234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dubremetz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03245217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1518102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Bott&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Galera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13694" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824938v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2016.1197447" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865055v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27809" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;atrice Blanc-Potard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7211" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vo Douy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besteiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.06.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre-Tournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri J Vial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182009991934" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7P84SH32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubremetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080795" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601377200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baltz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M201759200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vedrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Giroud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.01-06-0298" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870049v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Renaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636078v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749787v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520124v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125013v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841176v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57446-7_16" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Klinger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meissner" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vern Carruthers" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815041-2.00015-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841195v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802936-7.00016-7" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841191v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-405877-4.00012-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-besteiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1853-1494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060946652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3622-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262587v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rivault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bernut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben-Neji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jansen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013183" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04937301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrian Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pouzet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guimbaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Graindorge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.E24-09-0391" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04805385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Renaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre J.M. Maupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besteiro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2024.119876" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04937303v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Maupin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bals" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bordat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3003028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05053880v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2025.2483445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Maclean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan A Sloan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a A Renaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blythe E Argyle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Lewis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00872-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04584174v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2329566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841083v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Tsvetkov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han-Ming Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Isidoro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Ktistakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2024.2319901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Walczak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meister" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa Mai Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yili Zhu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.03642-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04467177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bassot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Cerutti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel A&#239;da" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309043120" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04038713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Silvia Romano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiko Akematsu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annina Bindschedler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vern B Carruthers" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27694127.2022.2149211" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03759156v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pamukcu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lemaire-Vieille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102243" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841048v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Smith" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Kannan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Coppens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengrong Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.59384" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03479520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrian G Sanchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.2012346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03466669v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Hem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rofidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010096" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03285572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Klionsky" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Kamal Abdel-Aziz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelfatah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Abdellatif" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2020.1797280" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03245234v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Sakamoto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Nakada-Tsukui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10051258" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9030234" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03143284v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Semenovskaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Dubremetz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cmi.13120" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03245217v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2018.1518102" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Bott&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Galera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13694" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865055v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27809" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824938v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19420889.2016.1197447" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149411v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;atrice Blanc-Potard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bonazzi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Briant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2015.03.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146268v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debaisieux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lachambre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mettling" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7211" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733183v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vo Douy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besteiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bressolle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2012.06.016" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735751v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Klionsky" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio C Abdalla" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagai Abeliovich" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert T Abraham" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Acevedo-Arozena" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.8.4.19496" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538429v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefebvre-Tournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri J Vial" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0031182009991934" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-7P84SH32-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373665v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Michelin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dubremetz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lebrun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000309" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479013v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bertrand-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vial" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080795" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Coustou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rivi&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Baltz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M601377200" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378776v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Baltz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M201759200" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick R Robinson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vedrenne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Giroud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Robinson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1091/mbc.01-06-0298" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57446-7_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Klinger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meissner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vern Carruthers" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815041-2.00015-3" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-802936-7.00016-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04841191v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-405877-4.00012-3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demolombe" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749787v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125013v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rofidal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870649v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Renaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Touraine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Berger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636078v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Nespoulous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870049v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>