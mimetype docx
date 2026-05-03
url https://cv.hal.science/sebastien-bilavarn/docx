--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -1488,51 +1488,51 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Article ID 425401, 15 p. </w:t>
+              <w:t xml:space="preserve">, 2011, pp.1-15, Article ID 425401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2011/425401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1755,267 +1755,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting logic semantics for SystemC scheduler</w:t>
+                <w:t xml:space="preserve">UML2.0 Profiles for Embedded Systems and Systems On a Chip (SOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.135-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366590v1</w:t>
+                <w:t xml:space="preserve">hal-00366581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML for Modelling and Performance Estimation of Embedded Systems</w:t>
+                <w:t xml:space="preserve">Rewriting logic semantics for SystemC scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benmohammed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (2), pp.95-118</w:t>
+              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366587v1</w:t>
+                <w:t xml:space="preserve">hal-00366590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML2.0 Profiles for Embedded Systems and Systems On a Chip (SOCs)</w:t>
+                <w:t xml:space="preserve">UML for Modelling and Performance Estimation of Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benmohammed</w:t>
@@ -2037,311 +2037,311 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.135-157</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.95-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366581v1</w:t>
+                <w:t xml:space="preserve">hal-00366587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space pruning through early estimations of area / delay trade-offs for FPGA implementations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPICURE: A partitioning and co-design framework for reconfigurable computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.367-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2006.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089398v1</w:t>
+                <w:t xml:space="preserve">hal-00089393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPICURE: A partitioning and co-design framework for reconfigurable computing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Design space pruning through early estimations of area / delay trade-offs for FPGA implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, N° 10, p. 1950-1968</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089393v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processor Enhancements for Media Streaming Applications</w:t>
               </w:r>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vandergheynst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of VLSI Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (2), pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2461,308 +2461,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Enhancement of Traction Electric Drives Using Neural Network Predictive Controller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Cocogne</w:t>
+                <w:t xml:space="preserve">Improving the Energy Efficiency of CNN Inference on FPGA using Partial Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhuoer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Douzane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DASIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699443v1</w:t>
+                <w:t xml:space="preserve">hal-04699445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Reconfiguration for Energy-Efficient Inference on FPGA: A Case Study with ResNet-18</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhuoer Li</w:t>
+                <w:t xml:space="preserve">Control Enhancement of Traction Electric Drives Using Neural Network Predictive Controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cocogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa El Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Douzane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699446v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Energy Efficiency of CNN Inference on FPGA using Partial Reconfiguration</w:t>
+                <w:t xml:space="preserve">Partial Reconfiguration for Energy-Efficient Inference on FPGA: A Case Study with ResNet-18</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">DSD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699445v1</w:t>
+                <w:t xml:space="preserve">hal-04699446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based Hybrid Neural Network accelerator for embedded satellite image classification</w:t>
               </w:r>
@@ -3880,999 +3880,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation of power management techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00664206v1</w:t>
+                <w:t xml:space="preserve">hal-01353312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA modeling for SoC design exploration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a power and energy efficient use of partial dynamic reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650630v1</w:t>
+                <w:t xml:space="preserve">hal-00650638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism Level Impact on Energy Consumption in Reconfigurable Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Bonamy</w:t>
+                <w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom. pp.104-105</w:t>
+              <w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650631v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a power and energy efficient use of partial dynamic reconfiguration</w:t>
+                <w:t xml:space="preserve">Parallelism Level Impact on Energy Consumption in Reconfigurable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sentieys</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom. pp.104-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00650638v1</w:t>
+                <w:t xml:space="preserve">hal-00650631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Prototyping H.264 Deblocking filter using ESL tools</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FPGA modeling for SoC design exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Multi-Conference on Systems, Signals &amp; Devices (SSD'11), Conference on Communication &amp; Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662032v1</w:t>
+                <w:t xml:space="preserve">hal-00650630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Video Monitoring Application for Wireless Sensor Networks using IEEE 802.15.4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast Prototyping H.264 Deblocking filter using ESL tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taheni Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Work shop on Ultra-Low Power Sensor Networks, (WUPS 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Multi-Conference on Systems, Signals &amp; Devices (SSD'11), Conference on Communication &amp; Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2011.5767375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662024v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Operating Systems Energy Overhead</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Video Monitoring Application for Wireless Sensor Networks using IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tampere, Finland. pp.Session "Low Power Design &amp; Methodologies"</w:t>
+              <w:t xml:space="preserve">2nd Work shop on Ultra-Low Power Sensor Networks, (WUPS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662441v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Power and energy Efficient Use of Partial Dynamic Reconfiguration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Embedded Operating Systems Energy Overhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC/SiP (System On Chip - System In Package)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tampere, Finland. pp.Session "Low Power Design &amp; Methodologies"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650640v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of power management techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Power and energy Efficient Use of Partial Dynamic Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Como, Italy</w:t>
+              <w:t xml:space="preserve">Colloque GDR SoC/SiP (System On Chip - System In Package)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353312v1</w:t>
+                <w:t xml:space="preserve">hal-00650640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDF scheduler technique for wireless sensor networks: case study</w:t>
               </w:r>
@@ -4953,51 +4953,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power consumption modeling for DVFS exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consumption Modeling for DVFS Exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5532,51 +5532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration for Rapid Development of DSP Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Skovgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5653,51 +5653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast system-level design of wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Skovgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Coprocessor for Media Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5888,77 +5888,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures From a C Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5989,77 +5989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures: An Estimation And Exploration Methodology from System-Level Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6090,51 +6090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de performances à un niveau comportemental pour l'implantation sur composants FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6185,51 +6185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA area time power estimation for DSP applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6280,51 +6280,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de conception d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6375,51 +6375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area time power estimation for FPGA based designs at a behavioral level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6479,51 +6479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hardware software co design methodology for heterogeneous architecture estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6574,51 +6574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7880,51 +7880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pulse/oh-shit-cold-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/harassment-sexism-homophobia-some-students-sound-alarm-bilavarn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/open-letter-eth-board-epfl-harassment-mobbing-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cocogne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Mokadem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16110592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586191v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wanza Weloli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Vries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1448" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961508v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabran Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad K. K. Bhatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0394-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werda Imen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/425401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Fouillart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutekkouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohammed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Moullec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilavarn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandergheynst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699443v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553995" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesmanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.74" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lellaaycha Ayadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCITCA.2015.7367060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2015.7238084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416772" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650631v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650638v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981540" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662024v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2010.55" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Skovgaard Christensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chenpeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandergheynst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01887307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pulse/oh-shit-cold-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/harassment-sexism-homophobia-some-students-sound-alarm-bilavarn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/open-letter-eth-board-epfl-harassment-mobbing-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cocogne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Mokadem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16110592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586191v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wanza Weloli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Vries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1448" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961508v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabran Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad K. K. Bhatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0394-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werda Imen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/425401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Fouillart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutekkouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohammed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Moullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilavarn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandergheynst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553995" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesmanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.74" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lellaaycha Ayadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCITCA.2015.7367060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2015.7238084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416772" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650630v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2010.55" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Skovgaard Christensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chenpeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandergheynst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01887307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>