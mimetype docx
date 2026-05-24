--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -296,287 +296,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic Activity and Hardware Footprint of Spiking Neural Networks in Digital Neuromorphic Systems</w:t>
+                <w:t xml:space="preserve">Efficiency analysis of Artificial vs Spiking Neural Networks on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zhuoer Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (4), pp.26. </w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.11 / SYSARC 102765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3520133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593593v1</w:t>
+                <w:t xml:space="preserve">hal-03831867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency analysis of Artificial vs Spiking Neural Networks on FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synaptic Activity and Hardware Footprint of Spiking Neural Networks in Digital Neuromorphic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Miramond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuoer Li</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hadi Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Abderrahmane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.11 / SYSARC 102765. </w:t>
+              <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2022.102765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3520133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831867v1</w:t>
+                <w:t xml:space="preserve">hal-03593593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy efficient mapping on manycore with dynamic and partial reconfiguration: Application to a smart camera</w:t>
               </w:r>
@@ -709,51 +709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency modeling and exploration of 64-bit ARM compute nodes for exascale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Wanza Weloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin de Vries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -839,51 +839,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Modeling and Exploration of Dynamic and Partially Reconfigurable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1177,51 +1177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Power Strategies for Video Applications: A Practical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jabran Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,286 +1405,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AADL Extension to Model Classical FPGA and FPGA Embedded within a SoC</w:t>
+                <w:t xml:space="preserve">Exploitation of EDF scheduling in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Blouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chillet</w:t>
+                <w:t xml:space="preserve">R. Cheour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Senn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Abid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal on Measurement Technologies and Instrumentation Engineering (IJMTIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.14-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650628v1</w:t>
+                <w:t xml:space="preserve">hal-00661592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of EDF scheduling in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AADL Extension to Model Classical FPGA and FPGA Embedded within a SoC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cheour</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Measurement Technologies and Instrumentation Engineering (IJMTIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Reconfigurable Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-15, Article ID 425401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2011/425401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661592v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation d'un décodeur H.264 sur plateforme multiprocesseur avec gestion énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,593 +1755,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML2.0 Profiles for Embedded Systems and Systems On a Chip (SOCs)</w:t>
+                <w:t xml:space="preserve">Rewriting logic semantics for SystemC scheduler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Auguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benmohammed</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (1), pp.135-157</w:t>
+              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366581v1</w:t>
+                <w:t xml:space="preserve">hal-00366590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting logic semantics for SystemC scheduler</w:t>
+                <w:t xml:space="preserve">UML for Modelling and Performance Estimation of Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009</w:t>
+              <w:t xml:space="preserve">The Journal of Object Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (2), pp.95-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366590v1</w:t>
+                <w:t xml:space="preserve">hal-00366587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML for Modelling and Performance Estimation of Embedded Systems</w:t>
+                <w:t xml:space="preserve">UML2.0 Profiles for Embedded Systems and Systems On a Chip (SOCs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boutekkouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benmohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Object Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 8 (2), pp.95-118</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.135-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366587v1</w:t>
+                <w:t xml:space="preserve">hal-00366581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPICURE: A partitioning and co-design framework for reconfigurable computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design space pruning through early estimations of area / delay trade-offs for FPGA implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lilian Bossuet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, N° 10, p. 1950-1968</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089393v1</w:t>
+                <w:t xml:space="preserve">hal-00089398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design space pruning through early estimations of area / delay trade-offs for FPGA implementations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">EPICURE: A partitioning and co-design framework for reconfigurable computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30, pp.367-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2006.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089398v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processor Enhancements for Media Streaming Applications</w:t>
               </w:r>
@@ -2366,51 +2366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vandergheynst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of VLSI Signal Processing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (2), pp.225-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2461,152 +2461,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Energy Efficiency of CNN Inference on FPGA using Partial Reconfiguration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Partial Reconfiguration for Energy-Efficient Inference on FPGA: A Case Study with ResNet-18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Munich, Germany</w:t>
+              <w:t xml:space="preserve">DSD 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699445v1</w:t>
+                <w:t xml:space="preserve">hal-04699446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Enhancement of Traction Electric Drives Using Neural Network Predictive Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cocogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa El Mokadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2660,178 +2660,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial Reconfiguration for Energy-Efficient Inference on FPGA: A Case Study with ResNet-18</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improving the Energy Efficiency of CNN Inference on FPGA using Partial Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">DASIP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699446v1</w:t>
+                <w:t xml:space="preserve">hal-04699445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An FPGA-based Hybrid Neural Network accelerator for embedded satellite image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency Modeling and Analysis of 64-bit ARM Clusters for HPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Wanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Derradji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3006,291 +3006,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLS based design of a mixed architecture for H.264/AVC CAVLD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">HLS and manual design methodology for H.264/AVC deblocking filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taheni Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lellaaycha Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Multi-Conference on Systems, Signals and Devices Program, SSD 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2015.7348095⟩</w:t>
+              <w:t xml:space="preserve">2015 World Congress on Information Technology and Computer Applications Congress (WCITCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Hammamet, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCITCA.2015.7367060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192789v1</w:t>
+                <w:t xml:space="preserve">hal-01690733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLS and manual design methodology for H.264/AVC deblocking filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lellaaycha Ayadi</w:t>
+                <w:t xml:space="preserve">HLS based design of a mixed architecture for H.264/AVC CAVLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taheni Dammak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 World Congress on Information Technology and Computer Applications Congress (WCITCA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Hammamet, France. </w:t>
+              <w:t xml:space="preserve">12th International Multi-Conference on Systems, Signals and Devices Program, SSD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WCITCA.2015.7367060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2015.7348095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690733v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Energy-Aware Scheduler for Dynamically Reconfigurable Multi-Core Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,51 +3350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Analysis of a Real-Time Multiprocessor Control of Idle States on ARM platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3458,51 +3458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Operating Points on DVFS Power Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3670,51 +3670,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Analysis of a DVFS Power Strategy on ARM platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3752,51 +3752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-People: Open Power and Energy Optimization PLatform and Estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3880,1055 +3880,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of power management techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a power and energy efficient use of partial dynamic reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC) Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353312v1</w:t>
+                <w:t xml:space="preserve">hal-00650638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a power and energy efficient use of partial dynamic reconfiguration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+                <w:t xml:space="preserve">Embedded Operating Systems Energy Overhead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC) Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Tampere, Finland. pp.Session "Low Power Design &amp; Methodologies"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReCoSoC.2011.5981540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00650638v1</w:t>
+                <w:t xml:space="preserve">hal-00662441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Video Monitoring Application for Wireless Sensor Networks using IEEE 802.15.4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Castagnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">2nd Work shop on Ultra-Low Power Sensor Networks, (WUPS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664206v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelism Level Impact on Energy Consumption in Reconfigurable Devices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+                <w:t xml:space="preserve">Fast Prototyping H.264 Deblocking filter using ESL tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taheni Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Multi-Conference on Systems, Signals &amp; Devices (SSD'11), Conference on Communication &amp; Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2011.5767375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650631v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA modeling for SoC design exploration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Open-People: Open-Power and Energy Optimization Platform and Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Senn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Zendra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Forum SAME 2011 - Sophia Antipolis Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00650630v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Prototyping H.264 Deblocking filter using ESL tools</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
+                <w:t xml:space="preserve">Parallelism Level Impact on Energy Consumption in Reconfigurable Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Multi-Conference on Systems, Signals &amp; Devices (SSD'11), Conference on Communication &amp; Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom. pp.104-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662032v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Video Monitoring Application for Wireless Sensor Networks using IEEE 802.15.4</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FPGA modeling for SoC design exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Senn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Work shop on Ultra-Low Power Sensor Networks, (WUPS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Como, Italy</w:t>
+              <w:t xml:space="preserve">HEART (International Workshop on Highly-Efficient Accelerators and Reconfigurable Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Imperial college, Jun 2011, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662024v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Operating Systems Energy Overhead</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Senn</w:t>
+                <w:t xml:space="preserve">Towards a Power and energy Efficient Use of Partial Dynamic Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Design &amp; Architectures for Signal &amp; Image Processing (DASIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Tampere, Finland. pp.Session "Low Power Design &amp; Methodologies"</w:t>
+              <w:t xml:space="preserve">Colloque GDR SoC/SiP (System On Chip - System In Package)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662441v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Power and energy Efficient Use of Partial Dynamic Reconfiguration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation of power management techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC/SiP (System On Chip - System In Package)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Workshop on Ultra-Low Power Sensor Networks (WUPS), co-located with Int. Conf. on Architecture of Computing Systems (ARCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Como, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00650640v1</w:t>
+                <w:t xml:space="preserve">hal-01353312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDF scheduler technique for wireless sensor networks: case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cheour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Sensing Technology (ICST 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lecce, Italy. Session Wireless Sensors Network II, Paper 093</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4953,77 +4953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power consumption modeling for DVFS exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Consumption Modeling for DVFS Exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,411 +5172,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML profile for Estimating Application Worst Case Execution Time on System-On-Chip</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embedded Multicore Implementation of H.264 Decoder with Power Management Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Benmohammed</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Fouillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Tampere, Netherlands</w:t>
+              <w:t xml:space="preserve">DSD 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Parma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367660v1</w:t>
+                <w:t xml:space="preserve">hal-00367653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Analyse de Performances et de Consommation du Décodage H.264 sur ARM MPCore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">UML profile for Estimating Application Worst Case Execution Time on System-On-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boutekkouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benmohammed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SympA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Fribourg, Switzerland. 08.pdf</w:t>
+              <w:t xml:space="preserve">SOC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Tampere, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367641v1</w:t>
+                <w:t xml:space="preserve">hal-00367660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded Multicore Implementation of H.264 Decoder with Power Management Considerations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Une Analyse de Performances et de Consommation du Décodage H.264 sur ARM MPCore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mounir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Auguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSD 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Parma, Italy</w:t>
+              <w:t xml:space="preserve">SympA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Fribourg, Switzerland. 08.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00367653v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration for Rapid Development of DSP Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Skovgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wen Chenpeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Koch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Information, Communications and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5653,51 +5653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast system-level design of wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Moullec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soren Skovgaard Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Coprocessor for Media Streaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Debes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,90 +5875,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures From a C Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5976,90 +5976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Prototyping of Reconfigurable Architectures: An Estimation And Exploration Methodology from System-Level Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Gogniat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Gogniat</w:t>
+                <w:t xml:space="preserve">Jean Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.XX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6077,64 +6077,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de performances à un niveau comportemental pour l'implantation sur composants FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6166,260 +6166,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA area time power estimation for DSP applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Méthode de conception d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing Applications and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Dallas, United States</w:t>
+              <w:t xml:space="preserve">3ème Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017479v1</w:t>
+                <w:t xml:space="preserve">hal-01017483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de conception d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">FPGA area time power estimation for DSP applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Conference on Signal Processing Applications and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017483v1</w:t>
+                <w:t xml:space="preserve">hal-01017479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area time power estimation for FPGA based designs at a behavioral level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6466,64 +6466,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hardware software co design methodology for heterogeneous architecture estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6561,64 +6561,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation d'architectures hétérogènes pour les applications de traitement numérique du signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Gogniat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6688,64 +6688,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing FPGA-based CNN Inference Energy Efficiency through Partial Reconfiguration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Colloque National du GDR SOC 2 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France. , pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6770,64 +6770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'efficacité énergétique pour l'IA embarquée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoer Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SOC 2 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasbourg, France. , pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6852,51 +6852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux Embarqué - Développement de pilotes périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes journées pédagogiques du CNFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Saint-Malo, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6953,103 +6953,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Use-Case: Onboard Satellite Image Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Miramond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards Ubiquitous, Low-power Image Processing Platforms</w:t>
@@ -7104,51 +7104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power models and strategies for multiprocessor platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Technology for Heterogeneous Embedded Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edité par I. O'CONNOR, G. NICOLESCU, C. PIGUET, Springer, pp.411-436, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7205,51 +7205,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for scheduling with deadline constraints, in particular in linux, carried out in user space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Khurram Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7338,51 +7338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Modeling and Exploration of Dynamically Reconfigurable Multicore Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7426,64 +7426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Acceleration of Real-Life Applications: from Theory to Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taheni Damak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Bonamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7546,51 +7546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration Architecturale au Niveau Comportemental - Application aux FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Bretagne Sud (Lorient Vannes), 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7649,51 +7649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, Conception Système d'Architectures Hétérogènes pour les Applications Embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bilavarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architectures Matérielles [cs.AR]. Université de Nice Sophia-Antipolis (UNS), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7880,51 +7880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pulse/oh-shit-cold-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/harassment-sexism-homophobia-some-students-sound-alarm-bilavarn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/open-letter-eth-board-epfl-harassment-mobbing-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cocogne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Mokadem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16110592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586191v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wanza Weloli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Vries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1448" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961508v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabran Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad K. K. Bhatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0394-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werda Imen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650628v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/425401" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661592v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Fouillart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutekkouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohammed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366590v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Moullec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089398v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilavarn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandergheynst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553995" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesmanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.74" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348095" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690733v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lellaaycha Ayadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCITCA.2015.7367060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2015.7238084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416772" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650638v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981540" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650630v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662032v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662024v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662441v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650640v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2010.55" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367660v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367641v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounir" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367653v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Skovgaard Christensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chenpeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandergheynst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017479v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017483v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01887307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.linkedin.com/pulse/oh-shit-cold-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/harassment-sexism-homophobia-some-students-sound-alarm-bilavarn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/pulse/open-letter-eth-board-epfl-harassment-mobbing-s%C3%A9bastien-bilavarn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cocogne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bilavarn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El-Mokadem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Douzane" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj16110592" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoer Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Lemaire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Abderrahmane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bilavarn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Miramond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2022.102765" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Saoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3520133" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821809v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Bonamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duhem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Heywood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586191v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wanza Weloli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin de Vries" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Derradji" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Belleudy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.06.019" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345664v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chillet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2016.1448" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134008v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-015-9160-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.01.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961508v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabran Khan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad K. K. Bhatti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-013-0394-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werda Imen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2011.5767375" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cheour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650628v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Senn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/425401" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dupont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auguin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Fouillart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366590v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boutekkouk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benmohammed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366587v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089398v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Gogniat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bossuet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Moullec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2006.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806522v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bilavarn" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Debes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandergheynst" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699446v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa El Mokadem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553995" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Moretti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Daniel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Millet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS45731.2020.9180625" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309531v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Wanza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lesmanne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.74" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lellaaycha Ayadi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCITCA.2015.7367060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348095" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192796v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2015.7238084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Khan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bhatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764407v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741611v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416772" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764408v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741610v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zendra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2012.98" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650638v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReCoSoC.2011.5981540" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662441v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castagnetti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rodriguez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662032v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664206v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650631v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650630v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00650640v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353312v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519335v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524937v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784283v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Belleudy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2010.55" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367653v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367660v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367641v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounir" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soren Skovgaard Christensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chenpeng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Koch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vandergheynst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017499v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Philippe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017471v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2000.911593" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017450v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135668v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104573v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880903v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53532-2_12" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663164v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104569v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Khurram Bhatti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287838v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01886615v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01887307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>