--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1868,269 +1868,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rocca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , EGU General Assembly 2024, Vienna, Austria, pp.EGU24-6052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505477v1</w:t>
+                <w:t xml:space="preserve">hal-04798316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joel D Simon</w:t>
+                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Garth</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. EGU General Assembly 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798316v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global passive acoustic monitoring of the oceans with MERMAID Argo floats</w:t>
               </w:r>
@@ -3051,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Hello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03197915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Hello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03197915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>