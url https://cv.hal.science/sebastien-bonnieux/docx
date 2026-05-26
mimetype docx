--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1040,416 +1040,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HALIOS an innovative and clever Broad Band OBS.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Sigloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
+                <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SERENADE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662510v1</w:t>
+                <w:t xml:space="preserve">hal-04890958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+                <w:t xml:space="preserve">HALIOS an innovative and clever Broad Band OBS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Rebour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sigloch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienna &amp; Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890970v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flotteurs MERMAID Argo pour l'observation acoustique passive des océans</w:t>
+                <w:t xml:space="preserve">MERMAID-BOBS : un nouveau type de sismomètre pour observer les séismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SERENADE 2024</w:t>
+              <w:t xml:space="preserve">SERENADE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, TOULON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890958v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary, autonomous, Lagrangian floats for seismology, ocean acoustics and marine environmental science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EarthScope-Oceans: A hydroacoustic and seismic monitoring network for the deep ocean environment, above and below the seafloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Simons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1868,269 +1868,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sigloch</w:t>
+                <w:t xml:space="preserve">Karin Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. EGU General Assembly 2024, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-8663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798316v1</w:t>
+                <w:t xml:space="preserve">hal-04505477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular seismo-acoustic float technology for coastal and open ocean observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Hello</w:t>
+                <w:t xml:space="preserve">Re-location and integration into the ISC Bulletin of earthquakes recorded by hydro-acoustic MERMAID instruments freely floating in the South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sigloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalija Namjesnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel D Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rocca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Garth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2024, Vienna, Austria, 14–19 Apr 2024, EGU24-6052,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. , EGU General Assembly 2024, Vienna, Austria, pp.EGU24-6052</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505477v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global passive acoustic monitoring of the oceans with MERMAID Argo floats</w:t>
               </w:r>
@@ -2142,77 +2142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Reinicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Sigloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, New Orleans (LO), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2263,77 +2263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bonnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Hello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sigloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Phlippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Rocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, La Nouvelle Orléans, LA, United States. </w:t>
@@ -3051,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Hello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03197915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guust Nolet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ba Hoang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Kondo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanchao Kong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i1.1505" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04287704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Plantier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Menard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Savaton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220240037" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589668v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel D Simon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonnieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220230377" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Cazau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236003v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan van Der Lee" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36835-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nolet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.X. Dessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220150111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01235776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Sukhovich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Olivier Irisson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik J. Simons" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms9027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sigloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rocca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662510v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rebour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sigloch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04890970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-8362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361275v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Simons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rocca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-8663" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalija Namjesnik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garth" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505476v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Reinicke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555710v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Phlippe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555745v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Hello" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266239v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongshun John Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Hosseini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03197915v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ4072" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>