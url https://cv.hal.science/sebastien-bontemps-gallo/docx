--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1856,51 +1856,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02946850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a putative putrescine/spermidine transport system PotABCD that is spermidine specific and essential for cell survival</w:t>
+                <w:t xml:space="preserve">Genomic and phenotypic characterization of Borrelia afzelii BO23 and Borrelia garinii CIP 103362</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps­-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin A Lawrence</w:t>
@@ -1918,106 +1918,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal L Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank C Gherardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108 (4), pp.639 - 0642. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947481v1</w:t>
+                <w:t xml:space="preserve">hal-02947436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and phenotypic characterization of Borrelia afzelii BO23 and Borrelia garinii CIP 103362</w:t>
+                <w:t xml:space="preserve">a putative putrescine/spermidine transport system PotABCD that is spermidine specific and essential for cell survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps­-Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin A Lawrence</w:t>
@@ -2035,82 +2035,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal L Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank C Gherardini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199641. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108 (4), pp.639 - 0642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947436v1</w:t>
+                <w:t xml:space="preserve">hal-02947481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Profiling of Lysine Acetylation in Borrelia burgdorferi B31 Reveals Its Role in Central Metabolism</w:t>
               </w:r>
@@ -3610,51 +3610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Madec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps-Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dewitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sebbane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baillez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Guillouzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05662-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00173-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02091-22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Caby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gruau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00833-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Bouvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennaceur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00839-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02610-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rapha&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gherardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps&#173;-Gallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Gherardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02946846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02946850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delrue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Lawrence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal L Richards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199641" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra J Raffel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.ESP-0001-2017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Souche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dondeyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lawrence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005791" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Quintard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Reboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00482-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F2FB368CAB339E57F77620C1F0F4B2A70B32FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quintard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/371429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rougemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02133966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Madec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lacroix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps-Gallo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103999" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dewitte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sebbane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103853" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138955v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baillez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Guillouzer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lecoeur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-05662-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673165v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Alaimo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Lecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00173-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02091-22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cochard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Caby" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gruau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marceau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00833-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhanie Bouvenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennaceur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pradel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00839-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795431v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-021-02610-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476885v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02912037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ricard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1008440" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rapha&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Gherardini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14372" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514112v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps&#173;-Gallo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank C Gherardini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02946846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Daniel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Poiret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marceau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simonet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.01830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02946850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delrue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02459" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947436v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin A Lawrence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal L Richards" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199641" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947481v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13940" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra J Raffel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bohin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/ecosalplus.ESP-0001-2017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Robbe-Masselot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Souche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Dondeyne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19619" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lawrence" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005791" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947621v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12325" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Quintard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Reboul" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00482-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12874" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133974v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12054" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/16F2FB368CAB339E57F77620C1F0F4B2A70B32FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Cogez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Quintard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/371429" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001462v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rougemont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carri&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayciriex" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02133966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>