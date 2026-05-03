--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -338,1287 +338,1287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Carla Benocci, Un architetto cappuccino nella Roma Barocca. Fra’Michele Bergamosco, Istituto Storico dei Cappuccini, Roma, 2014, 441 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 247-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de Valérie Kobi, Dans l’œil du connaisseur. Pierre-Jean Mariette (1694-1774) et la construction des savoirs en histoire de l’art, Rennes, Presses Universitaires de Rennes, 2017, 318 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 200 (2018-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Carla Benocci, Un architetto cappuccino nella Roma Barocca. Fra’Michele Bergamosco, Istituto Storico dei Cappuccini, Roma, 2014, 441 p.</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhaltsverzeichnis dieses Buches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, p. 247-248</w:t>
+              <w:t xml:space="preserve">Sehepunkte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sculpture baroque au fil des églises romaines»,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'art </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, p. 70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouro Preto. Eglise Saint-François d’Assise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'art </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, p. 46-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Inhaltsverzeichnis dieses Buches</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Gaëtane Maes, De l’expertise artistique à la vulgarisation au siècle des Lumières. Jean-Baptiste Descamps (1715-1791) et la peinture flamande, hollandaise et allemande, Turnhout, Brepols, 2016, 608 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sehepunkte </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17</w:t>
+              <w:t xml:space="preserve">Revue de l'Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 197 (2017-3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vienne. Eglise Saint-Charles-Borromée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'art </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, p. 40-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dresde. Palais du Zwinger</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu en anglais de Gülru Necipoglu, Alina Payne éd., Histories of ornament from global to local, Princeton, Princeton University Press, 2016, 454 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renaissance Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (2017-2), p. 665-666</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Pétersbourg. Palais d’Hiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers de l'art </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, p. 44-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dresde. Palais du Zwinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'art </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 251, p. 38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Gaëtane Maes, De l’expertise artistique à la vulgarisation au siècle des Lumières. Jean-Baptiste Descamps (1715-1791) et la peinture flamande, hollandaise et allemande, Turnhout, Brepols, 2016, 608 p.</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séville, Eglise Saint-Louis-des-Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'art </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 251, p. 36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Frédéric Cousinié, Félicie de Maupeou, Clélia Nau (éd), La lumière parle. Lumières, reflets, miroirs : du Moyen Âge à l’art vidéo, Paris, éditions 1 : 1 (ars), 2016, 298 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 197 (2017-3)</w:t>
+              <w:t xml:space="preserve">, 2017, 195 (2017-1), p. 84-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saint-Pétersbourg. Palais d’Hiver</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graver la « France monumentale » au Grand Siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'art </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 256, p. 74-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/estampe.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Frédéric Cousinié, Félicie de Maupeou, Clélia Nau (éd), La lumière parle. Lumières, reflets, miroirs : du Moyen Âge à l’art vidéo, Paris, éditions 1 : 1 (ars), 2016, 298 p.</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Carl Magnusson, Les sculpteurs d’ornement à Genève au XVIIIe siècle, Genève, Paris, Droz, 2015, 312 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 195 (2017-1), p. 84-85</w:t>
+              <w:t xml:space="preserve">, 2016, 192 (2016-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Graver la « France monumentale » au Grand Siècle</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Ulrich Pfisterer, Gabriele Wimblock dir., Novità. Neuheitskonzeptein den Bildkünsten um 1600, Zürich, Diaphanes, 2011.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles de l'estampe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, p. 113-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Carl Magnusson, Les sculpteurs d’ornement à Genève au XVIIIe siècle, Genève, Paris, Droz, 2015, 312 p.</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Caroline Van Eck, François Lemée et la statue de Louis XIV. Les origines des théories ethnologiques du fétichisme, Paris, éditions de la maison des sciences de l’homme, 2013.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 192 (2016-2)</w:t>
+              <w:t xml:space="preserve">, 2015, 190 (2015-4), p. 97-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Ulrich Pfisterer, Gabriele Wimblock dir., Novità. Neuheitskonzeptein den Bildkünsten um 1600, Zürich, Diaphanes, 2011.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeology and topography of church furnishings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Croisés. Revue franco-allemande d'histoire de l'art et d'esthétique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), p. 402-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/perspective.1321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte-rendu de Caroline Van Eck, François Lemée et la statue de Louis XIV. Les origines des théories ethnologiques du fétichisme, Paris, éditions de la maison des sciences de l’homme, 2013.</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ornement sculpté autour de 1700 : le trophée d'église et la chapelle royale de Versailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 190 (2015-4), p. 97-98</w:t>
+              <w:t xml:space="preserve">, 2009, 163 (2009-1), p. 63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763504v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04763535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3168,51 +3168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763551v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763535v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1321" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Ray-Burimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bouget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Losserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410095v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bontemps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763551v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763555v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763566v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763553v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763562v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763549v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763565v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763543v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763540v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/estampe.480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763536v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763535v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/perspective.1321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763504v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Ray-Burimi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bouget" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763497v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lours" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecomte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Losserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763532v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763501v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763527v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763521v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763511v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763499v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763495v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763506v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763507v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>