--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -273,235 +273,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for accelerating Branch-and-Bound algorithms dedicated to sparse optimization</w:t>
+                <w:t xml:space="preserve">A Bayesian interpretation of the L-curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Samain</w:t>
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-38. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), pp.065016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10556788.2023.2241154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/accdfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661177v2</w:t>
+                <w:t xml:space="preserve">hal-04130724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian interpretation of the L-curve</w:t>
+                <w:t xml:space="preserve">Techniques for accelerating Branch-and-Bound algorithms dedicated to sparse optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Gwenaël Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (6), pp.065016. </w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/accdfc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2023.2241154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130724v1</w:t>
+                <w:t xml:space="preserve">hal-03661177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution ultrasonic imaging of close reflectors in coarse-grained steels based on a deconvolution approach</w:t>
               </w:r>
@@ -526,51 +526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -647,51 +647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Methods and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -751,51 +751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -966,274 +966,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse approach for ultrasonic imaging from full matrix capture data. Application to resolution enhancement in NDT.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2990430⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564265v1</w:t>
+                <w:t xml:space="preserve">hal-02993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">An inverse approach for ultrasonic imaging from full matrix capture data. Application to resolution enhancement in NDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Goussard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.6282. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (9), pp.1877-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20216282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2990430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993406v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of BRDF sampling and bias on the average photometric behavior</w:t>
               </w:r>
@@ -1310,51 +1310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the super-resolution capacity of imagers using unknown speckle illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awoke Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1591,51 +1591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Sparse Approximation Problems via Mixed-Integer Programming: Formulations and Computational Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,90 +1829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3-D Microwave Images based on a Block-BiCGStab Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal of Physics: Conference Series, 657, pp.012014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1972,51 +1972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2399,282 +2399,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767556v1</w:t>
+                <w:t xml:space="preserve">hal-00472874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (6), pp.1015 - 1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472874v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods for fitting multiple sinusoids from irregularly sampled data</w:t>
               </w:r>
@@ -2777,51 +2777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE J. Selected Topics Sig. Proc., Issue: Convex Optimization Methods for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (4), pp.575-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3055,51 +3055,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3419,77 +3419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dualité convexe comme accélération d'un algorithme de Branch-and-Bound dédié à l'optimisation parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,77 +3514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques for accelerating branch-and-bound algorithms dedicated to sparse optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 19th Workshop on Advances in Continuous Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3622,51 +3622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-and-bound algorithm applied to sparse optimization problems: a study of some exploration strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20è conférence ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4202,51 +4202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.5390-5394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,51 +4306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,520 +4404,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+                <w:t xml:space="preserve">Approche inverse rapide pour la déconvolution d'images ultrasonores par une PSF variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583353v1</w:t>
+                <w:t xml:space="preserve">hal-02280759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche inverse rapide pour la déconvolution d'images ultrasonores par une PSF variable</w:t>
+                <w:t xml:space="preserve">Fast inverse approach for the deconvolution of ultrasonic TFM images using a spatially varying PSF in NDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1985-1988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280759v1</w:t>
+                <w:t xml:space="preserve">hal-02563561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast inverse approach for the deconvolution of ultrasonic TFM images using a spatially varying PSF in NDT</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Fully Bayesian Approach For Inferring Physical Properties With Credibility Intervals From Noisy Astronomical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHISPERS 2019 - 10th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2019.8920859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02563561v1</w:t>
+                <w:t xml:space="preserve">hal-02569471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Bayesian Approach For Inferring Physical Properties With Credibility Intervals From Noisy Astronomical Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2019 - 10th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2019.8920859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569471v1</w:t>
+                <w:t xml:space="preserve">hal-02583353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
               </w:r>
@@ -4942,51 +4942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPARS, Signal Processing with Adaptive Sparse Structured Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5145,51 +5145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCOPT, International Conference on Continuous Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5253,51 +5253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5573,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5658,334 +5658,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démélange parcimonieux exact dans une approche supervisée en imagerie hyperspectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+                <w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque GRETSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051435v1</w:t>
+                <w:t xml:space="preserve">hal-01818934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the total focusing method using an inverse problem approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Démélange parcimonieux exact dans une approche supervisée en imagerie hyperspectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Braconnier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">colloque GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818514v1</w:t>
+                <w:t xml:space="preserve">hal-02051435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Improvement of the total focusing method using an inverse problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818934v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of poroelastic materials through interface scattering and propagation models</w:t>
               </w:r>
@@ -6105,51 +6105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awoke Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,51 +6226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,519 +6332,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling schemes and parameter estimation for nonlinear Bernoulli-Gaussian sparse models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582622v1</w:t>
+                <w:t xml:space="preserve">hal-02582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582750v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Labouesse</w:t>
+                <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Sentenac</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264977v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Sampling schemes and parameter estimation for nonlinear Bernoulli-Gaussian sparse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Boudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582803v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind sparse deconvolution of regularly spaced ultrasonic echoes for thickness measurement</w:t>
               </w:r>
@@ -7014,152 +7014,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582220v1</w:t>
+                <w:t xml:space="preserve">hal-01344033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Flat Bottom Holes Using Sparse Deconvolution</w:t>
               </w:r>
@@ -7197,51 +7180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.558 - 561, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7269,351 +7252,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Goussard</w:t>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344033v1</w:t>
+                <w:t xml:space="preserve">hal-01206286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
+                <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206286v1</w:t>
+                <w:t xml:space="preserve">hal-01609704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609704v1</w:t>
+                <w:t xml:space="preserve">hal-02582220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de déconvolution impulsionnelle à résolution augmentée</w:t>
               </w:r>
@@ -7625,51 +7625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7733,51 +7733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7863,51 +7863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8282,51 +8282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8537,51 +8537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Soussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8846,487 +8846,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Theys</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation de la PSF d'un instrument hyperspectral au sol pour l'astrophysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve"> GRETSI 2011, XXIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246299v1</w:t>
+                <w:t xml:space="preserve">hal-01635140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation de la PSF d'un instrument hyperspectral au sol pour l'astrophysique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mazet</w:t>
+                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GRETSI 2011, XXIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635140v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the spatial PSF at the VLT focal plane for MUSE WFM data analysis purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riwal Lefort</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, France. pp.773649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02162329v1</w:t>
+                <w:t xml:space="preserve">hal-05561829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceans'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Minimisation de critères de moindres carrés pénalisés par la norme l1 dans le cas complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1253-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9336,78 +9470,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation globale pour la résolution de problèmes parcimonieux en norme $l_0$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9422,51 +9556,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR ISIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9476,51 +9610,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line spectra estimation for irregularly sampled signals in Astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9540,73 +9674,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Idier et J.-F. Giovannelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regularization and Bayesian Methods for Inverse Problems in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de spectres de raies pour des signaux irrégulièrement échantillonnés en astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9626,51 +9760,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Giovannelli, Jérôme Idier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.163-190, 2013, Traité Information, Commande, Communication, série Signal et image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9680,139 +9814,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolded primal-dual algorithm estimating time-varying COVID-19 reproduction numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the unit hypercube, the tightest convex relaxation of the ℓ0 pseudonorm is the ℓ1 norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9821,139 +9955,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9963,100 +10097,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale à haute résolution de signaux irrégulièrement échantillonnés : application à l'Astrophysique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paul Sabatier - Toulouse III, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00116827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10066,105 +10200,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et algorithmes dédiés pour la résolution de problèmes inverses parcimonieux en traitement du signal et de l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02583976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10311,51 +10445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Samain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2023.2241154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00900-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03419540v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2021.1977809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3107977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2990430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albergante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/123001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21818.X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2011.2147278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.STAMET.2007.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2007.910275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Samain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourguignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Samain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563561v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925692" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boudineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818514v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Braconnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/math.2017.mm3c.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bazot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunze Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafan Peng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800850" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shiuan Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Chan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Yung Chi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635140v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Villeneuve" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Serre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408599v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582317v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945518v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512190v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pineau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422973v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066368v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02583976v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661177v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Samain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2023.2241154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00900-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03419540v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2021.1977809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3107977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2990430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albergante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/123001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21818.X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2011.2147278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.STAMET.2007.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2007.910275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Samain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourguignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Samain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925692" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boudineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Braconnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/math.2017.mm3c.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bazot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunze Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafan Peng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800850" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shiuan Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Chan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Yung Chi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635140v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Villeneuve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Serre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857277" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02583976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>