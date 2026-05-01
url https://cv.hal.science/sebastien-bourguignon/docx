--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -273,235 +273,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04327971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian interpretation of the L-curve</w:t>
+                <w:t xml:space="preserve">Techniques for accelerating Branch-and-Bound algorithms dedicated to sparse optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+                <w:t xml:space="preserve">Gwenaël Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (6), pp.065016. </w:t>
+              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/accdfc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10556788.2023.2241154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130724v1</w:t>
+                <w:t xml:space="preserve">hal-03661177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for accelerating Branch-and-Bound algorithms dedicated to sparse optimization</w:t>
+                <w:t xml:space="preserve">A Bayesian interpretation of the L-curve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Samain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jérôme Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Methods and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-38. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (6), pp.065016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10556788.2023.2241154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/accdfc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661177v2</w:t>
+                <w:t xml:space="preserve">hal-04130724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution ultrasonic imaging of close reflectors in coarse-grained steels based on a deconvolution approach</w:t>
               </w:r>
@@ -513,64 +513,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -634,64 +634,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global optimization for sparse solution of least squares problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Methods and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -738,64 +738,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast non-stationary deconvolution of ultrasonic beamformed images for nondestructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -966,317 +966,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An inverse approach for ultrasonic imaging from full matrix capture data. Application to resolution enhancement in NDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Goussard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s20216282⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (9), pp.1877-1887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2990430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993406v1</w:t>
+                <w:t xml:space="preserve">hal-02564265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse approach for ultrasonic imaging from full matrix capture data. Application to resolution enhancement in NDT.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 67 (9), pp.1877-1887. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2990430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20216282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564265v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of BRDF sampling and bias on the average photometric behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 317, pp.10 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1310,103 +1310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the super-resolution capacity of imagers using unknown speckle illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (1), pp.87 - 98. </w:t>
@@ -1470,51 +1470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awoke Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,64 +1578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact Sparse Approximation Problems via Mixed-Integer Programming: Formulations and Computational Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1747,51 +1747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Albergante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 58 (12), pp.123001. </w:t>
@@ -1829,90 +1829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3-D Microwave Images based on a Block-BiCGStab Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal of Physics: Conference Series, 657, pp.012014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1959,64 +1959,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A linear model approach for ultrasonic inverse problems with attenuation and dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2167,51 +2167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoration of Astrophysical Spectra With Sparsity Constraints: Models and Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,312 +2399,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verena Trenkel</w:t>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doray</w:t>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Fablet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (6), pp.1015 - 1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00472874v1</w:t>
+                <w:t xml:space="preserve">hal-01767556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Scalabrin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Matthieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767556v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00472874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods for fitting multiple sinusoids from irregularly sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2751,77 +2751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sparsity-based method for the estimation of spectral lines from irregularly sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE J. Selected Topics Sig. Proc., Issue: Convex Optimization Methods for Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (4), pp.575-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,51 +2855,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SparSpec : a new method for fitting multiple sinusoids with irregularly sampled data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3108,51 +3108,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensemble des solutions parcimonieuses exactes en démélange spectral : algorithme garanti et analyse des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3216,51 +3216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed Best Sparse Solutions for Spectral Unmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3350,51 +3350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3419,77 +3419,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dualité convexe comme accélération d'un algorithme de Branch-and-Bound dédié à l'optimisation parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,77 +3514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques for accelerating branch-and-bound algorithms dedicated to sparse optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 19th Workshop on Advances in Continuous Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3622,64 +3622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-and-bound algorithm applied to sparse optimization problems: a study of some exploration strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPT 2021, the 18th international workshop on continuous optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, continuous optimization working group of EURO (The Association of European Operational Research Societies)., Jul 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Gurgurewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3860,51 +3860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3964,64 +3964,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme branch-and-bound pour l’approximation parcimonieuse en traitement du signal et en statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20è conférence ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4059,77 +4059,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,64 +4189,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Greedy Sparse Approximation Algorithm Based On L1-Norm Selection Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.5390-5394, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4306,77 +4306,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3455-3455, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4404,217 +4404,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03235351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche inverse rapide pour la déconvolution d'images ultrasonores par une PSF variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280759v1</w:t>
+                <w:t xml:space="preserve">hal-02583353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast inverse approach for the deconvolution of ultrasonic TFM images using a spatially varying PSF in NDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4789,204 +4776,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche inverse rapide pour la déconvolution d'images ultrasonores par une PSF variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583353v1</w:t>
+                <w:t xml:space="preserve">hal-02280759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5018,498 +5018,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of L0-norm-based sparse approximation criteria with a branch-and-bound algorithm</w:t>
+                <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS, Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICCOPT, International Conference on Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583286v1</w:t>
+                <w:t xml:space="preserve">hal-02584322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
+                <w:t xml:space="preserve">Global optimization of L0-norm-based sparse approximation criteria with a branch-and-bound algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCOPT, International Conference on Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">SPARS, Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584322v1</w:t>
+                <w:t xml:space="preserve">hal-02583286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Inverse Approach for Ultrasonic Imaging by Total Focusing Point for Close Reflectors Separation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An L0 solution to sparse approximation problems with continuous dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Boudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050013v1</w:t>
+                <w:t xml:space="preserve">hal-02052951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An L0 solution to sparse approximation problems with continuous dictionaries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Inverse Approach for Ultrasonic Imaging by Total Focusing Point for Close Reflectors Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052951v1</w:t>
+                <w:t xml:space="preserve">hal-02050013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes exactes de démélange spectral en norme L0 et contraintes de parcimonie structurée à l'aide de MIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5560,64 +5560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Unmixing with Sparsity and Structuring Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5658,377 +5658,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvement of the total focusing method using an inverse problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818934v1</w:t>
+                <w:t xml:space="preserve">hal-01818514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démélange parcimonieux exact dans une approche supervisée en imagerie hyperspectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the total focusing method using an inverse problem approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092783⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818514v1</w:t>
+                <w:t xml:space="preserve">hal-01818934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of poroelastic materials through interface scattering and propagation models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6105,64 +6105,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awoke Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6226,64 +6226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penghuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,549 +6332,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sampling schemes and parameter estimation for nonlinear Bernoulli-Gaussian sparse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Boudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582750v1</w:t>
+                <w:t xml:space="preserve">hal-02582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling schemes and parameter estimation for nonlinear Bernoulli-Gaussian sparse models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582622v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind sparse deconvolution of regularly spaced ultrasonic echoes for thickness measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6951,51 +6951,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconvolution of ultrasonic signals in porous materials : Estimation of acoustic propagation parameters and wave separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Progress in Quantitaive Nondestructive Evaluation (QNDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7014,662 +7014,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344033v1</w:t>
+                <w:t xml:space="preserve">hal-02582220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Flat Bottom Holes Using Sparse Deconvolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653285v1</w:t>
+                <w:t xml:space="preserve">hal-01206286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206286v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609704v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Detection of Flat Bottom Holes Using Sparse Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.558 - 561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582220v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmes de déconvolution impulsionnelle à résolution augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7720,64 +7720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including frequency-dependent attenuation for the deconvolution of ultrasonic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7850,64 +7850,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESOLUTION ENHANCEMENT OF ULTRASONIC SIGNALS BY UP-SAMPLED SPARSE DECONVOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7958,51 +7958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de données hyperspectrales astrophysiques par approximation parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8021,312 +8021,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">SPATIAL-SPECTRAL UNMIXING OF HYPERSPECTRAL DATA FOR DETECTION AND ANALYSIS OF ASTROPHYSICAL SOURCES WITH THE MUSE INSTRUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Shiuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsung-Han Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Tréguier</w:t>
+                <w:t xml:space="preserve">Chong-Yung Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t>
+              <w:t xml:space="preserve">IEEE WHISPERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240681v1</w:t>
+                <w:t xml:space="preserve">hal-00814708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPATIAL-SPECTRAL UNMIXING OF HYPERSPECTRAL DATA FOR DETECTION AND ANALYSIS OF ASTROPHYSICAL SOURCES WITH THE MUSE INSTRUMENT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu-Shiuan Shen</w:t>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsung-Han Chan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chong-Yung Chi</w:t>
+                <w:t xml:space="preserve">Erwan Tréguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WHISPERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814708v1</w:t>
+                <w:t xml:space="preserve">hal-04240681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution deconvolution applied to non destructive testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8358,269 +8358,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Theys</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241317v1</w:t>
+                <w:t xml:space="preserve">hal-00583135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Theys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583135v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t>
               </w:r>
@@ -8632,64 +8632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8731,51 +8731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration des cubes hyperspectraux du spectro-imageur MUSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8990,90 +8990,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t>
@@ -9249,90 +9249,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riwal Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9357,77 +9357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation de critères de moindres carrés pénalisés par la norme l1 dans le cas complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1253-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9484,64 +9484,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation globale pour la résolution de problèmes parcimonieux en norme $l_0$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9624,51 +9624,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line spectra estimation for irregularly sampled signals in Astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9710,51 +9710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de spectres de raies pour des signaux irrégulièrement échantillonnés en astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9788,51 +9788,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -9854,51 +9854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9929,51 +9929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the unit hypercube, the tightest convex relaxation of the ℓ0 pseudonorm is the ℓ1 norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9985,109 +9985,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An active-set algorithm for spectral unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10097,100 +10172,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale à haute résolution de signaux irrégulièrement échantillonnés : application à l'Astrophysique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paul Sabatier - Toulouse III, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00116827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10200,105 +10275,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et algorithmes dédiés pour la résolution de problèmes inverses parcimonieux en traitement du signal et de l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02583976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10445,51 +10520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661177v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Samain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2023.2241154" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00900-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03419540v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2021.1977809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3107977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2990430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albergante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/123001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21818.X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2011.2147278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.STAMET.2007.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2007.910275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Samain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourguignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Samain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925692" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050013v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580073" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boudineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Braconnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/math.2017.mm3c.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582622v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bazot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunze Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafan Peng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653285v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.019" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800850" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814708v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shiuan Shen" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Chan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Yung Chi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635140v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Villeneuve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Serre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857277" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066368v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02583976v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Samain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2023.2241154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00900-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03419540v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2021.1977809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3107977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2990430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albergante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/123001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21818.X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2011.2147278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.STAMET.2007.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2007.910275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Samain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourguignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Samain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925692" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boudineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Braconnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/math.2017.mm3c.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bazot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunze Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafan Peng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800850" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shiuan Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Yung Chi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635140v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Villeneuve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Serre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857277" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02583976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>