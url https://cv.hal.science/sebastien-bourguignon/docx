--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -719,521 +719,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419540v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast non-stationary deconvolution of ultrasonic beamformed images for nondestructive testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCI.2021.3107977⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147256v1</w:t>
+                <w:t xml:space="preserve">hal-03274005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of electromagnetic measurements for the determination of water saturation profiles in concrete structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Antoinette Alhajj</w:t>
+                <w:t xml:space="preserve">Fast non-stationary deconvolution of ultrasonic beamformed images for nondestructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 147, pp.106500. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.935-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCI.2021.3107977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274005v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse approach for ultrasonic imaging from full matrix capture data. Application to resolution enhancement in NDT.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2990430⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.6282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20216282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564265v1</w:t>
+                <w:t xml:space="preserve">hal-02993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Microwave Imaging: Fast and Accurate Computations with Block Resolution Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">An inverse approach for ultrasonic imaging from full matrix capture data. Application to resolution enhancement in NDT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Goussard</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.6282. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (9), pp.1877-1887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20216282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2020.2990430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993406v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of BRDF sampling and bias on the average photometric behavior</w:t>
               </w:r>
@@ -1829,90 +1829,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of 3-D Microwave Images based on a Block-BiCGStab Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Journal of Physics: Conference Series, 657, pp.012014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2399,282 +2399,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00630853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Trenkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Doray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (4), pp.433-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/alr/2009027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767556v1</w:t>
+                <w:t xml:space="preserve">hal-00472874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of recent progress in fisheries acoustics made by Ifremer with examples from the Bay of Biscay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Methodological developments for improved bottom detection with the ME70 multibeam echosounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Doray</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mazauric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (6), pp.1015 - 1022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472874v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods for fitting multiple sinusoids from irregularly sampled data</w:t>
               </w:r>
@@ -3055,1508 +3055,1495 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00287258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble des solutions parcimonieuses exactes en démélange spectral : algorithme garanti et analyse des solutions</w:t>
+                <w:t xml:space="preserve">Sparse Unmixing of Hyperspectral Images with a Binary Total Variation Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Latif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI, 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2026 34th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05145133v2</w:t>
+                <w:t xml:space="preserve">hal-05626146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Best Sparse Solutions for Spectral Unmixing</w:t>
+                <w:t xml:space="preserve">Ensemble des solutions parcimonieuses exactes en démélange spectral : algorithme garanti et analyse des solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Latif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI, 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05319871v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145133v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-bound algorithm for exact ℓ0 -norm sparse spectral unmixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Guaranteed Best Sparse Solutions for Spectral Unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Latif</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">15th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124474v1</w:t>
+                <w:t xml:space="preserve">hal-05319871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dualité convexe comme accélération d'un algorithme de Branch-and-Bound dédié à l'optimisation parcimonieuse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+                <w:t xml:space="preserve">Branch-and-bound algorithm for exact ℓ0 -norm sparse spectral unmixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595309v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for accelerating branch-and-bound algorithms dedicated to sparse optimization</w:t>
+                <w:t xml:space="preserve">La dualité convexe comme accélération d'un algorithme de Branch-and-Bound dédié à l'optimisation parcimonieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPT 19th Workshop on Advances in Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781296v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-bound algorithm applied to sparse optimization problems: a study of some exploration strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Samain</w:t>
+                <w:t xml:space="preserve">Techniques for accelerating branch-and-bound algorithms dedicated to sparse optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPT 2021, the 18th international workshop on continuous optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, continuous optimization working group of EURO (The Association of European Operational Research Societies)., Jul 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EUROPT 19th Workshop on Advances in Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474817v1</w:t>
+                <w:t xml:space="preserve">hal-03781296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral unmixing with positivity, sparsity and group exclusivity constraints</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joanna Gurgurewicz</w:t>
+                <w:t xml:space="preserve">Branch-and-bound algorithm applied to sparse optimization problems: a study of some exploration strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROPT 2021, the 18th international workshop on continuous optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, continuous optimization working group of EURO (The Association of European Operational Research Societies)., Jul 2021, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216112v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Spectral unmixing with positivity, sparsity and group exclusivity constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Gurgurewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual meeting, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533563v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme branch-and-bound pour l’approximation parcimonieuse en traitement du signal et en statistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+                <w:t xml:space="preserve">A Joint Inversion Approach of Capacitive and Resistive Measurements for the Estimation of Water Saturation Profiles in Concrete Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Antoinette Alhajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jordan Ninin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20è conférence ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XV International Conference on Durability of Building Materials and Components (DBMC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Barcelone, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23967/dbmc.2020.182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583235v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
+                <w:t xml:space="preserve">Algorithme branch-and-bound pour l’approximation parcimonieuse en traitement du signal et en statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20è conférence ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02564594v1</w:t>
+                <w:t xml:space="preserve">hal-02583235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Greedy Sparse Approximation Algorithm Based On L1-Norm Selection Rules</w:t>
+                <w:t xml:space="preserve">Sparse Branch and Bound for Exact Optimization of L0-Norm Penalized Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054670⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020, IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.ISBN: 978-1-5090-6632-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563553v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inverse problem framework for ultrasonic imaging in attenuative and dispersive media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+                <w:t xml:space="preserve">A Greedy Sparse Approximation Algorithm Based On L1-Norm Selection Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0406⟩</w:t>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona, Spain. pp.5390-5394, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9054670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235351v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+                <w:t xml:space="preserve">An inverse problem framework for ultrasonic imaging in attenuative and dispersive media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.3455-3455, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0406⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583353v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast inverse approach for the deconvolution of ultrasonic TFM images using a spatially varying PSF in NDT</w:t>
+                <w:t xml:space="preserve">Approche inverse rapide pour la déconvolution d'images ultrasonores par une PSF variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
@@ -4587,240 +4574,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563561v1</w:t>
+                <w:t xml:space="preserve">hal-02280759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Bayesian Approach For Inferring Physical Properties With Credibility Intervals From Noisy Astronomical Data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Démélange parcimonieux et prise en compte de contraintes structurantes par optimisation globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WHISPERS 2019 - 10th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7e colloque du Groupe Hyperspectral de la Société Française de Photogrammétrie et Télédétection (SFPT-GH) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569471v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche inverse rapide pour la déconvolution d'images ultrasonores par une PSF variable</w:t>
+                <w:t xml:space="preserve">Fast inverse approach for the deconvolution of ultrasonic TFM images using a spatially varying PSF in NDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
@@ -4851,495 +4803,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.1985-1988, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280759v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Fully Bayesian Approach For Inferring Physical Properties With Credibility Intervals From Noisy Astronomical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier R. Goicoechea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Hughes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WHISPERS 2019 - 10th Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Amsterdam, Netherlands. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2019.8920859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280754v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
+                <w:t xml:space="preserve">Algorithme branch-and-bound pour l’optimisation exacte en norme l0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCOPT, International Conference on Continuous Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">XXVIIème Colloque francophone de traitement du signal et des images (GRETSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02584322v1</w:t>
+                <w:t xml:space="preserve">hal-02280754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of L0-norm-based sparse approximation criteria with a branch-and-bound algorithm</w:t>
+                <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS, Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICCOPT, International Conference on Continuous Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583286v1</w:t>
+                <w:t xml:space="preserve">hal-02584322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An L0 solution to sparse approximation problems with continuous dictionaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Boudineau</w:t>
+                <w:t xml:space="preserve">Global optimization of L0-norm-based sparse approximation criteria with a branch-and-bound algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">SPARS, Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02052951v1</w:t>
+                <w:t xml:space="preserve">hal-02583286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Inverse Approach for Ultrasonic Imaging by Total Focusing Point for Close Reflectors Separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5384,208 +5384,195 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes exactes de démélange spectral en norme L0 et contraintes de parcimonie structurée à l'aide de MIP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
+                <w:t xml:space="preserve">An L0 solution to sparse approximation problems with continuous dictionaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Boudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème congrès de la ROADEF (2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">IEEE ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051460v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02052951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Unmixing with Sparsity and Structuring Constraints</w:t>
+                <w:t xml:space="preserve">Méthodes exactes de démélange spectral en norme L0 et contraintes de parcimonie structurée à l'aide de MIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
@@ -5603,215 +5590,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Whispers (2018) : 9th Workshop on Hyperspectral Image and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème congrès de la ROADEF (2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051443v1</w:t>
+                <w:t xml:space="preserve">hal-02051460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the total focusing method using an inverse problem approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nans Laroche</w:t>
+                <w:t xml:space="preserve">Spectral Unmixing with Sparsity and Structuring Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Braconnier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092783⟩</w:t>
+              <w:t xml:space="preserve">IEEE Whispers (2018) : 9th Workshop on Hyperspectral Image and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/whispers.2018.8747046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818514v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démélange parcimonieux exact dans une approche supervisée en imagerie hyperspectrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5853,1875 +5831,1884 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+                <w:t xml:space="preserve">Improvement of the total focusing method using an inverse problem approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Braconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Washington, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818934v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of poroelastic materials through interface scattering and propagation models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
+                <w:t xml:space="preserve">Bias on the&amp;quot; average&amp;quot; photometric behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Groby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th symposium on the Acoustics of Poro-Elasic Materials (SAPEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Riga, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818533v1</w:t>
+                <w:t xml:space="preserve">hal-01818934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast reconstruction in blind fluorescence structured illumination microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Characterization of poroelastic materials through interface scattering and propagation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Groby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th symposium on the Acoustics of Poro-Elasic Materials (SAPEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582975v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Penghuan Liu</w:t>
+                <w:t xml:space="preserve">Fast reconstruction in blind fluorescence structured illumination microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awoke Negash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Mangeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/math.2017.mm3c.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762453v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling schemes and parameter estimation for nonlinear Bernoulli-Gaussian sparse models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+                <w:t xml:space="preserve">Minimum contrast estimation for super-resolution fluorescence microscopy using speckle patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582622v1</w:t>
+                <w:t xml:space="preserve">hal-01762453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Labouesse</w:t>
+                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Sentenac</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264977v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Allain</w:t>
+                <w:t xml:space="preserve">Sampling schemes and parameter estimation for nonlinear Bernoulli-Gaussian sparse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Boudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582803v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A marginal image reconstruction approach in fluorescence microscopy with pseudo-random illumination patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Fluorescence blind structured illumination microscopy: a new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labouesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Labouesse</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Negash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Phoenix, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582750v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264977v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind sparse deconvolution of regularly spaced ultrasonic echoes for thickness measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Super-resolution capacity of imagers using random illuminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation (QNDE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Atlanta, United States</w:t>
+              <w:t xml:space="preserve">OSA Conference : Imaging and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582941v1</w:t>
+                <w:t xml:space="preserve">hal-02582803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconvolution of ultrasonic signals in porous materials : Estimation of acoustic propagation parameters and wave separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blind sparse deconvolution of regularly spaced ultrasonic echoes for thickness measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunze Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiafan Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Progress in Quantitaive Nondestructive Evaluation (QNDE)</w:t>
+              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation (QNDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582850v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+                <w:t xml:space="preserve">Deconvolution of ultrasonic signals in porous materials : Estimation of acoustic propagation parameters and wave separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Bouhlel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Review of Progress in Quantitaive Nondestructive Evaluation (QNDE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582220v1</w:t>
+                <w:t xml:space="preserve">hal-02582850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206286v1</w:t>
+                <w:t xml:space="preserve">hal-01344033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of Flat Bottom Holes Using Sparse Deconvolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Mongeau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Metz, France. pp.558 - 561, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609704v1</w:t>
+                <w:t xml:space="preserve">hal-01653285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster resolution of the 3-D forward problems in microwave imaging by a Partial-Block BiCGStab algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">Blind fluorescence structured illumination microscopy: A new reconstruction strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labouesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penghuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 9th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Actes du 25e colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344033v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Flat Bottom Holes Using Sparse Deconvolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Programmation mixte en nombres entiers pour l’approximation parcimonieuse de signaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Idier</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2015, 16ème congrès annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01653285v1</w:t>
+                <w:t xml:space="preserve">hal-01206286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de déconvolution impulsionnelle à résolution augmentée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation exacte de critères parcimonieux en norme L0 par programmation mixte en nombres entiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Ninin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Mongeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème colloque GRETSI (2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.392</w:t>
+              <w:t xml:space="preserve">GRETSI 2015, XXVe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877863v1</w:t>
+                <w:t xml:space="preserve">hal-01609704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Including frequency-dependent attenuation for the deconvolution of ultrasonic signals</w:t>
               </w:r>
@@ -7831,51 +7818,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RESOLUTION ENHANCEMENT OF ULTRASONIC SIGNALS BY UP-SAMPLED SPARSE DECONVOLUTION</w:t>
+                <w:t xml:space="preserve">Algorithmes de déconvolution impulsionnelle à résolution augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
@@ -7893,1501 +7880,1609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">24ème colloque GRETSI (2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864319v1</w:t>
+                <w:t xml:space="preserve">hal-00877863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de données hyperspectrales astrophysiques par approximation parcimonieuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Picaud</w:t>
+                <w:t xml:space="preserve">RESOLUTION ENHANCEMENT OF ULTRASONIC SIGNALS BY UP-SAMPLED SPARSE DECONVOLUTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537649v1</w:t>
+                <w:t xml:space="preserve">hal-00864319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPATIAL-SPECTRAL UNMIXING OF HYPERSPECTRAL DATA FOR DETECTION AND ANALYSIS OF ASTROPHYSICAL SOURCES WITH THE MUSE INSTRUMENT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tsung-Han Chan</w:t>
+                <w:t xml:space="preserve">Restauration de données hyperspectrales astrophysiques par approximation parcimonieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Picaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chong-Yung Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WHISPERS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814708v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Martian mineralogical compositions using hyperspectral images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tréguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Lunar and Planetary Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lunar and Planetary Institute (LPI), Mar 2012, Texas, United States. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution deconvolution applied to non destructive testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+                <w:t xml:space="preserve">SPATIAL-SPECTRAL UNMIXING OF HYPERSPECTRAL DATA FOR DETECTION AND ANALYSIS OF ASTROPHYSICAL SOURCES WITH THE MUSE INSTRUMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu-Shiuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsung-Han Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong-Yung Chi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">IEEE WHISPERS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811367v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-resolution deconvolution applied to non destructive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewen Carcreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583135v1</w:t>
+                <w:t xml:space="preserve">hal-00811367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse deconvolution: comparison of statistical and deterministic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Soussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Idier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop, SSP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241317v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express (WHISPERS 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Theys</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd Workshop on Hyperspectral Image and Signal Processing: Evolution in Remote Sensing (WHISPERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WHISPERS.2011.6080858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667772v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des cubes hyperspectraux du spectro-imageur MUSE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on OMEGA/MEx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Theys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque GRETSI sur le traitement du signal et des images (GRETSI 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EPSC-DPS Joint Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635150v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et estimation de la PSF d'un instrument hyperspectral au sol pour l'astrophysique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Villeneuve</w:t>
+                <w:t xml:space="preserve">Restauration des cubes hyperspectraux du spectro-imageur MUSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carfantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Slezak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GRETSI 2011, XXIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+              <w:t xml:space="preserve"> Colloque GRETSI sur le traitement du signal et des images (GRETSI 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635140v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and performance of linear unmixing techniques for detecting minerals on Omega/Mars Express ((EPSC 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Mouélic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dobigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Theys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nantes, France. pp.(electronic medium)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the spatial PSF at the VLT focal plane for MUSE WFM data analysis purpose</w:t>
+                <w:t xml:space="preserve">Modélisation et estimation de la PSF d'un instrument hyperspectral au sol pour l'astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emma Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jarno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> GRETSI 2011, XXIIe Colloque GRETSI - Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561829v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling the spatial PSF at the VLT focal plane for MUSE WFM data analysis purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Carfantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolissaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, France. pp.773649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.857277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02162329v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic fish school classification for acoustic sensing of marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwal Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oceans'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02162329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation de critères de moindres carrés pénalisés par la norme l1 dans le cas complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9416,51 +9511,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Troyes, France. pp.1253-1256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9470,51 +9565,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation globale pour la résolution de problèmes parcimonieux en norme $l_0$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9556,51 +9651,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale du GDR ISIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9610,51 +9705,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line spectra estimation for irregularly sampled signals in Astrophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9674,73 +9769,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Idier et J.-F. Giovannelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regularization and Bayesian Methods for Inverse Problems in Signal and Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Wiley, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de spectres de raies pour des signaux irrégulièrement échantillonnés en astrophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9760,51 +9855,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Giovannelli, Jérôme Idier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes d'inversion appliquées au traitement du signal et de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès - Lavoisier, pp.163-190, 2013, Traité Information, Commande, Communication, série Signal et image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9814,139 +9909,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unfolded primal-dual algorithm estimating time-varying COVID-19 reproduction numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the unit hypercube, the tightest convex relaxation of the ℓ0 pseudonorm is the ℓ1 norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9955,73 +10050,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An active-set algorithm for spectral unmixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Foix-Colonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10030,73 +10125,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Optimization for Sparse Solution of Least Squares Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Ben Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10118,51 +10213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ninin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10172,100 +10267,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spectrale à haute résolution de signaux irrégulièrement échantillonnés : application à l'Astrophysique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université Paul Sabatier - Toulouse III, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00116827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10275,105 +10370,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et algorithmes dédiés pour la résolution de problèmes inverses parcimonieux en traitement du signal et de l'image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Nantes, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02583976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10520,51 +10615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Samain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2023.2241154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00900-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03419540v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2021.1977809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3107977" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564265v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2990430" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albergante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/123001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21818.X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2011.2147278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.STAMET.2007.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2007.910275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Samain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourguignon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Samain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054670" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235351v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0406" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563561v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925692" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280759v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052951v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boudineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050013v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818514v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Braconnier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092783" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582975v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/math.2017.mm3c.2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582622v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bazot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunze Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafan Peng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653285v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877863v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800850" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864319v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537649v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shiuan Shen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Chan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Yung Chi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811367v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635150v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635140v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Villeneuve" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Serre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857277" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582317v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512190v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422973v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02583976v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327971v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Kim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroy Vincent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.116445" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661177v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Samain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourguignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Ninin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2023.2241154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/accdfc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240520v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10921-022-00900-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03419540v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Ben Mhenni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2021.1977809" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274005v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106500" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147256v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2021.3107977" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Goussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20216282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2020.2990430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schmidt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.06.025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652762v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labouesse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penghuan Liu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2017.2771729" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awoke Negash" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mangeat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2675200" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carfantan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mongeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2496367" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Testa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Albergante" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/58/12/123001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/657/1/012014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005337v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2014.3018" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807953v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bazot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourguignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christensen-Dalsgaard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2012.21818.X" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980638v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2011.2147278" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaulme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mosser" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014303" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472874v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Trenkel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Doray" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2009027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767556v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mazauric" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392455v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.STAMET.2007.10.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399459v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2007.910275" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671927v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287258v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Foix-Colonier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145133v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Latif" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319871v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124474v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Samain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bourguignon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Samain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216112v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Salomon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#232;ge" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Gurgurewicz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-665" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04533563v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Antoinette Alhajj" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/dbmc.2020.182" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583235v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564594v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053870" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054670" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0406" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280759v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563561v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925692" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569471v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vono" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier R. Goicoechea" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gratier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Guzman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Hughes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2019.8920859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280754v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02584322v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02583286v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050013v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052951v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Boudineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051443v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/whispers.2018.8747046" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051435v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818514v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Braconnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818934v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Bouhlel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Groby" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582975v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/math.2017.mm3c.2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762453v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582622v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bazot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264977v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labouesse" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Negash" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Liu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sentenac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532943" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582803v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582941v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunze Lin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiafan Peng" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344033v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582220v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01206286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01609704v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877874v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4800850" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877863v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864319v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537649v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Mou&#233;lic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tr&#233;guier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814708v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Shiuan Shen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsung-Han Chan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong-Yung Chi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811367v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Soussen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241317v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Theys" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS.2011.6080858" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmidt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Theys" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635150v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Slezak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246299v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635140v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Villeneuve" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Serre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561829v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolissaint" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857277" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162329v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Lefort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408599v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194776v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02582317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512190v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pineau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Pascal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422973v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591091v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066368v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00116827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02583976v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>