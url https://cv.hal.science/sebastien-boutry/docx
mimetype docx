--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -219,922 +219,922 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
+                <w:t xml:space="preserve">Les microalgues, sentinelles de l’état écologique des plans d’eau : les étapes clés de l’élaboration et du transfert d’un indicateur biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 51, 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2026.51.9565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973857v1</w:t>
+                <w:t xml:space="preserve">hal-05549448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific differences in the response of autotrophic microorganisms to atrazine and S-metolachlor exposure</w:t>
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Malbezin</w:t>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soizic Morin</w:t>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901508v1</w:t>
+                <w:t xml:space="preserve">hal-04973857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interspecific differences in the response of autotrophic microorganisms to atrazine and S-metolachlor exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia I Passy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 289, pp.117616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788152v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04901508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Heinry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonard Heinry</w:t>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 196, pp.860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Laviale</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2183898⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019816v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Pérez-Burillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Passy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (1), pp.50-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2183898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571166v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a new empirical model with flow velocity to improve time-weighted average concentration estimates from the Polar Organic Chemical Integrative Samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1179,1437 +1179,1437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lissalde</w:t>
+                <w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramiro Martín‐devasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia I Passy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150196v1</w:t>
+                <w:t xml:space="preserve">hal-04788152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (7), pp.3152-3163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208870v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a new empirical model with flow velocity to improve time-weighted average concentration estimates from the Polar Organic Chemical Integrative Samplers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-chd0q-v3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05265355v1</w:t>
+                <w:t xml:space="preserve">hal-04208870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Proposal of a new empirical model with flow velocity to improve time-weighted average concentration estimates from the Polar Organic Chemical Integrative Samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Budnick</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 350, pp.141062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jbi.14482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-chd0q-v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871311v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into detecting alizarin from autofluorescence in marked glass eels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Gaillard</w:t>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Parlanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Coralie Genevois</w:t>
+                <w:t xml:space="preserve">William Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-18440-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.14482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798587v1</w:t>
+                <w:t xml:space="preserve">hal-03871311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lab-scale investigation of the ability of Polar Organic Chemical Integrative Sampler to catch short pesticide contamination peaks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">New insights into detecting alizarin from autofluorescence in marked glass eels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaut Sourzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Tapie</w:t>
+                <w:t xml:space="preserve">Franck Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Budzinski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coralie Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.40-50. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.15985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3391-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-18440-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336905v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+                <w:t xml:space="preserve">Lab-scale investigation of the ability of Polar Organic Chemical Integrative Sampler to catch short pesticide contamination peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Mignien</w:t>
+                <w:t xml:space="preserve">Nathalie Tapie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Wach</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.40-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3391-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290177v1</w:t>
+                <w:t xml:space="preserve">hal-02336905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Paumier</w:t>
+                <w:t xml:space="preserve">Lucas Mignien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Marie Wach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610106v1</w:t>
+                <w:t xml:space="preserve">hal-03290177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Vyverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilaire Drouineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+                <w:t xml:space="preserve">N. Sillero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Funosas-Planas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406201v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t>
@@ -2660,51 +2660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of passive and grab sampling strategies improves the assessment of pesticide occurrence and contamination levels in a large-scale watershed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,77 +2806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diuron sorption isotherms in freshwater bioﬁlms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 651, pp.1219-1225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2923,51 +2923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle fonctionnel, dynamiques écologiques et nécessité de gestion des communautés d’isoétides dans les lacs et étangs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3038,1244 +3038,1378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Alard</w:t>
+                <w:t xml:space="preserve">Jacky Vedrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Haury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+                <w:t xml:space="preserve">David Funosas-Planas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (3), pp.395-410. </w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01759250v1</w:t>
+                <w:t xml:space="preserve">hal-04406201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wind-induced sediment resuspension on distribution and morphological traits of aquatic weeds in shallow lakes</w:t>
+                <w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jan</w:t>
+                <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Grigoletto</w:t>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1678⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (3), pp.395-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807103v1</w:t>
+                <w:t xml:space="preserve">hal-01759250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des méthodes basées sur les peuplements de macrophytes pour évaluer l'état écologique des milieux aquatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of wind-induced sediment resuspension on distribution and morphological traits of aquatic weeds in shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+                <w:t xml:space="preserve">G. Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Feret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Loriot</w:t>
+                <w:t xml:space="preserve">F. Grigoletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.84-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140219v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des applications informatiques pour faciliter l'acquisition des données Macrophytes dans les réseaux de surveillance des masses d'eau continentales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Des méthodes basées sur les peuplements de macrophytes pour évaluer l'état écologique des milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Feret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 15, pp.60-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.11⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 15, pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140222v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés de Characées des lacs médocains (Sud-Ouest de la France). Eléments d’écologie et de distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des applications informatiques pour faciliter l'acquisition des données Macrophytes dans les réseaux de surveillance des masses d'eau continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (2), pp.131-140. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.60-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12538078.2013.812044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598966v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using functional approaches to study phytoplankton communities in a temperate region exposed to tropical species dispersal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Communautés de Characées des lacs médocains (Sud-Ouest de la France). Eléments d’écologie et de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cellamare</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jacques Haury</w:t>
+                <w:t xml:space="preserve">Elisabeth Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-012-1330-7⟩</w:t>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (2), pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12538078.2013.812044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00906631v1</w:t>
+                <w:t xml:space="preserve">hal-02598966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diuron biotransformation and its effects on biofilm bacterial community structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using functional approaches to study phytoplankton communities in a temperate region exposed to tropical species dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. (de), Leitão, M. Tezano Pint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vercraene Eairmal</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Haury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.08.014⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 702 (1), pp.267-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-012-1330-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02593785v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvements of the Biological Index (BDI): description and efficiency of the new version (BDI-2006)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diuron biotransformation and its effects on biofilm bacterial community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vercraene Eairmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Saint-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.837-843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591812v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estuarine phase during seaward migration for allis shad Alosa alosa and twaite shad Alosa fallax future spawners</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improvements of the Biological Index (BDI): description and efficiency of the new version (BDI-2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Rochard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.323-335</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (4), pp.621-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592432v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estuarine phase during seaward migration for allis shad Alosa alosa and twaite shad Alosa fallax future spawners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.323-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modulation de la toxicité des métaux vis-à-vis du développement des biofilms de cours d'eau (bassin versant de Decazeville, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29 (3), pp.201-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4285,1853 +4419,1853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Frédérick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour de l’Indice Biologique Diatomées : un enjeu pour la gestion des cours d’eau français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Heinry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - EABX. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae eabx. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473096v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473115v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03473096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03479660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Maury Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Azaroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Baudrimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03510942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation écologique des plans d'eau basée sur les communautés de diatomées benthiques : Proposition d'une première version d'indice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) t.1 Rapport final d'élaboration de l'IDNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) Rapport final t.2 Annexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cerisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : Conception d’un atlas taxinomique et d’un indice de bio-évaluation de la qualité écologique des cours d’eau à partir des diatomées benthiques. Guide Iconographique, Volume 2 Planches synthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomée des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques : Guide Iconographique, Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de macrophytes : Sélection de métriques rendant compte d’altérations de l’hydromorphologie : Rapport d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice Biologique Macrophytique en Lac (IBML) : notice de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6139,1384 +6273,1384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’une version améliorée de l’Indice Diatomique Antilles (IDA-2), utilisation pour l’évaluation de l’Etat Ecologique des cours d’eau des Antilles : Rapport Final (Version Finale du 12/03/2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données Lacs Aquitains : v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gogin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : Taxonomie des assemblages et définition des conditions environnementales déterminant la composition et la structure des communautés des rivières - Guide Iconographique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.194</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02606102v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : Taxonomie des assemblages et définition des conditions environnementales déterminant la composition et la structure des communautés des rivières - Guide Iconographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02601225v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme d'Etude et de Recherche 2012-2015 - Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Rapport de fin de Phase 2 (Nov. 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02605884v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.11</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601084v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : conception d'un atlas taxinomique et d'un indice de bioévaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Phase 1 : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2013, pp.57</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme Diatomées, Oeil (Observatoire de l'environnement en Nouvelle-Calédonie), CNRT Nickel et son environnement. 2013, 73 p., annexe III</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601207v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : conception d'un atlas taxinomique et d'un indice de bioévaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Phase 1 : étude de faisabilité</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Programme Diatomées, Oeil (Observatoire de l'environnement en Nouvelle-Calédonie), CNRT Nickel et son environnement. 2013, 73 p., annexe III</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2013, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605870v2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d’évaluation de la qualité écologique des plans d’eau basée sur les communautés de macrophytes : Indice Biologique Macrophytique en Lac (IBML) : Rapport d’avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7528,205 +7662,205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : Proposition d'une version 2 de l'indice de bioindication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7738,327 +7872,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatomées des eaux courantes de Guyane : essai de biotypologie et application au diagnostic du bon état écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Mérona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la contamination du bassin versant charentais par les pesticides : améliorations méthodologiques et propositions pour les réseaux de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et optimisation des méthodes de bioindication pour les plans d'eau : Etat d'avancement de la méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,51 +8204,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8124,1287 +8258,1287 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T 90-728 - Aide à l’application de la norme NF T 90-328</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF T90-714</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Saint-Olympe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF T90-718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Saint-Olympe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Bescond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF T 90-328 - Échantillonnage des communautés de macrophytes en plans d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau) : extrait Diatomées des cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à l'application de la norme XP T90-328:2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice Diatomique Réunion (IDR) Note d’utilisation du script R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indice Diatomique Antilles (IDA) Note d’utilisation du script R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrêté national du 27 juillet 2015 relatif aux méthodes et critères d’évaluation de l’état écologique, de l’état chimique et du potentiel écologique des eaux de surface (Journal Officiel de la République Française du 28 Août 2015). Extraits relatifs aux évolutions de contenu concernant les compartiments végétaux des cours d’eau de France métropolitaine et des DOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de réponse aux questionnements de Lucie Maillot (ODE Réunion) par Email du 09-09-2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9414,249 +9548,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quarto Website project template for INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">{IBDL} Outil de calcul l'Indice Biologique Diatomées en Lac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9666,11782 +9800,11782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'état écologique des plans d'eau basée sur les communautés de plantes aquatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. MASTER 2 BSE : EDT UE Bioindicateurs, Pessac, Université de Bordeaux, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableurs et base de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dans l'air du temps : logiciel R</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. Tableurs et base de données, ENSEGID, France. 2023</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. Organisation et bonnes pratiques avec R, ENSEGID, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234952v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans l'air du temps : logiciel R</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tableurs et base de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École d'ingénieur. Organisation et bonnes pratiques avec R, ENSEGID, France. 2023</w:t>
+              <w:t xml:space="preserve">École d'ingénieur. Tableurs et base de données, ENSEGID, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235446v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Maujarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Meignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de l’atrazine et du S-métolachlore seuls et en mélange sur une culture de Gomphonema parvulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaït Archambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Hosni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569828v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Maujarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008725v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04968449v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Argillier</w:t>
+                <w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Syndical Géolandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t>
+              <w:t xml:space="preserve">Séminaire national du Pôle R&amp;D ECLA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle ECLA, Dec 2024, Aix-En-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226540v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Différence interspécifique dans la réponse d’organismes autotrophes à l’exposition à l’atrazine et au S-métolachlore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Malbezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national du Pôle R&amp;D ECLA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle ECLA, Dec 2024, Aix-En-Provence, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inrae EABX, AFL, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840122v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence interspécifique dans la réponse d’organismes autotrophes à l’exposition à l’atrazine et au S-métolachlore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mazzella</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inrae EABX, AFL, Oct 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892840v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Bruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569623v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaït Archambaud‐suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Argillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Bizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t>
+              <w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380168v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laviale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iane Vallanzasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de qualité écologique des plans d'eau basée sur les communautés de diatomées benthiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Pôle ECLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pôle ECLA, Jun 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration : une application web pour la collecte des images de diatomées tératologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Villefourceix-Gimenez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iane Vallanzasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+                <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Regan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Heudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013980v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlos E. Wetzel</w:t>
+                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03791615v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t>
+                <w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t>
+              <w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722744v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William R. Budnick</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331342v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t>
+              <w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04013933v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janne Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William R. Budnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLE COPIL Lacs Médocains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SIAEBVELG, Feb 2020, Carcans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">No-kill in restocking programs: Advances in non lethal detection of fluorochromes in marked juveniles, glass eel case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Parlanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sourzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Couillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
+              <w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Palma de Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609636v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No-kill in restocking programs: Advances in non lethal detection of fluorochromes in marked juveniles, glass eel case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation écologique des plans d'eau basés sur les communautés de diatomées benthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Palma de Majorque, Spain</w:t>
+              <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.29-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610184v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation écologique des plans d'eau basés sur les communautés de diatomées benthiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Metz, France. pp.29-29</w:t>
+              <w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609843v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JILO Journées Internationales de Limnologie et d'Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bourguetou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan de campagne : Phytobenthos-Plans d'Eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.23</w:t>
+              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606787v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leboucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soininen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.13</w:t>
+              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606897v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Community Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t>
+              <w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606786v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.R. Budnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soininen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606785v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">L'Indice Biologique Macrophytique en Lac (IBML) ou comment évaluer l'état écologique des plans d'eau à l'aide des communautés de macrophytes aquatiques dans le contexte de la Directive Cadre sur l'Eau en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t>
+              <w:t xml:space="preserve">Journée technique Macrophytes Lacustres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Bourget du Lac, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606784v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Indice Biologique Macrophytique en Lac (IBML) ou comment évaluer l'état écologique des plans d'eau à l'aide des communautés de macrophytes aquatiques dans le contexte de la Directive Cadre sur l'Eau en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Transfer and distribuion of diuron in biofilms and joint toxic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hourtané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique Macrophytes Lacustres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Bourget du Lac, France. pp.28</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606557v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer and distribuion of diuron in biofilms and joint toxic effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bilan de campagne : Phytobenthos-Plans d'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.43</w:t>
+              <w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606836v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des connaissances sur les végétaux aquatiques des lacs médocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAEBVELG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Carcans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en écologie végétale appliquées aux lacs du littoral aquitain</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion avec la délégation chinoise de Wuhan (Laboratoire d'Hydrobiologie) et l'Agence de l'Eau Adour-Garonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Carcans, France. pp.57</w:t>
+              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602162v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Lefrançois</w:t>
+                <w:t xml:space="preserve">Recherches en écologie végétale appliquées aux lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t>
+              <w:t xml:space="preserve">Réunion avec la délégation chinoise de Wuhan (Laboratoire d'Hydrobiologie) et l'Agence de l'Eau Adour-Garonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Carcans, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601424v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and distribution of Characeae communities in Lobelia lakes of South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Meeting of the Group of European Charophytologists (GEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écosystèmes lacustres, dynamique naturelle au long cours et interactions avec les activités humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Conseil scientifique du comité de bassin Adour-Garonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Loriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échange QUASARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches appliquées à la gestion : les macrophytes exotiques envahissants des lacs et étangs du littoral aquitain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum COTE 2014 - Vivre avec des invasions biologiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.11</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600213v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assemblages et fonctionnement écologique des macrophytes des zones littorales des lacs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">Ecoveg10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600942v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomées des eaux côtières de Martinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600939v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages et fonctionnement écologique des macrophytes des zones littorales des lacs du littoral aquitain</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoveg10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.19</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601290v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Du développement au transfert : Indices diatomiques des Départements d'Outre-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t>
+              <w:t xml:space="preserve">33ème colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600924v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600946v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Gassiole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pérès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600944v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du développement au transfert : Indices diatomiques des Départements d'Outre-Mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Recherches appliquées à la gestion : les macrophytes exotiques envahissants des lacs et étangs du littoral aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.19</w:t>
+              <w:t xml:space="preserve">Forum COTE 2014 - Vivre avec des invasions biologiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600929v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600923v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diatomées des eaux côtières de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Desrosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Pérès</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Leflaive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600945v1</w:t>
+                <w:t xml:space="preserve">hal-02600939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Structure et organisation spatiale des communautés de macrophytes aquatiques des lacs du littoral Aquitain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t>
+              <w:t xml:space="preserve">Macrophytes !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Pessac, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601210v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure et organisation spatiale des communautés de macrophytes aquatiques des lacs du littoral Aquitain</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrophytes !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Pessac, France. pp.18</w:t>
+              <w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599127v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Vigouroux</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t>
+              <w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600937v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes auto-organisantes de Kohonen appliquées à l’étude des communautés de micro-algues des cours d’eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Antunes</w:t>
+                <w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.43</w:t>
+              <w:t xml:space="preserve">Colloque ECOVEG 8 : Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597653v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+                <w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lefrançois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597582v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de plantes aquatiques dans le contexte de la Directive Cadre sur l’Eau en France : l’Indice Biologique Macrophytique en Lac (IBML)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597583v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Jan</w:t>
+                <w:t xml:space="preserve">Les cartes auto-organisatrices de Kohonen appliquées à l'étude des communautés de micro-algues des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOVEG 8 : Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.24</w:t>
+              <w:t xml:space="preserve">1ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598036v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de plantes aquatiques dans le contexte de la Directive Cadre sur l’Eau en France : l’Indice Biologique Macrophytique en Lac (IBML)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gassioles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.18</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598037v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cartes auto-organisatrices de Kohonen appliquées à l'étude des communautés de micro-algues des cours d'eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lavoie</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717538v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t>
+              <w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597581v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lefrançois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597586v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Les cartes auto-organisantes de Kohonen appliquées à l’étude des communautés de micro-algues des cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t>
+              <w:t xml:space="preserve">1 ères Rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597580v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Cohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595761v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en ½uvre de la bio-indication diatomique en cours d'eau avec l'IBD 2007 : pratique actuelle, questionnements, pistes d'amélioration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Cemagref "Méthodes de Bio-indication"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lyon, France. pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analyse de données hydroécologiques sur les flores diatomiques des cours d'eau de Guyane, applications en bio-indication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Mérona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595783v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de données hydroécologiques sur les flores diatomiques des cours d'eau de Guyane, applications en bio-indication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cellamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.19</w:t>
+              <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595762v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Coste</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595262v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Approche floristique des diatomées des eaux courantes de Guyane française, premiers résultats et perspectives d'évaluation du bon état écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eulin Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, pp.18</w:t>
+              <w:t xml:space="preserve">29° colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595779v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche floristique des diatomées des eaux courantes de Guyane française, premiers résultats et perspectives d'évaluation du bon état écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29° colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.32</w:t>
+              <w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594402v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : développement et premières applications de la méthode standardisée d'échantillonnage dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Delmas</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t>
+              <w:t xml:space="preserve">Colloque ECOVEG 6, Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rouen, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594406v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : développement et premières applications de la méthode standardisée d'échantillonnage dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gassiole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Le Cohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOVEG 6, Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rouen, pp.24</w:t>
+              <w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594177v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">René Le Cohu</w:t>
+                <w:t xml:space="preserve">Développement et premières applications de la méthode standardisée d'échantillonnage des communautés de macrophytes en plan d'eau dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France. Application au plan d'eau de Miribel-Jonage (Eaux Bleues, Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594410v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et premières applications de la méthode standardisée d'échantillonnage des communautés de macrophytes en plan d'eau dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France. Application au plan d'eau de Miribel-Jonage (Eaux Bleues, Rhône)</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.20</w:t>
+              <w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593562v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cellamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l'IBD 2006, de ses performances comparées avec l'IBD normalisé AFNOR 2000 et avec l'IPS, perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Colloque de l'ADLaF, Aveiro, PRT, 5-8 Sept. 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation de la toxicité des métaux lourds vis-à-vis des biofilms de cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque d'Ecologie des Communautés Végétales (ECOVEG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Talence, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t>
+              <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610335v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coste</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Prygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t>
+              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610336v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610337v1</w:t>
+                <w:t xml:space="preserve">hal-02610335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dbreportR : un package R pour la documentation automatisée des bases de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tudi Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098881v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Bruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaecomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
+              <w:t xml:space="preserve">Symposium of e-TOX network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05029670v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t>
+                <w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tudi Guillou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Amélie Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bonnineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t>
+              <w:t xml:space="preserve">Aquaecomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086861v1</w:t>
+                <w:t xml:space="preserve">hal-05029670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Malbezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Millan-Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guinjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lafitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03990070v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iane Vallanzasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laviale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226642v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diuron sorption isotherms in freshwater biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazzella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy. pp.3, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services and threats of rare species: the isoetid environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coquillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stachowski Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy-to-use package for ordination of diatom assemblages using Self-Organizing Kohonen Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22rd international Diatom Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ghent, Belgique. pp.1, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French survey on aquatic invasive species management: first results on plant species in Mediterranean region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Mazaubert</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication « Macrophytes en plans d'eau » dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° international workshop invasive plants in the Mediterranean regions in the world</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Trazbon, Turkey. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Colloque ECOVEG 6. Ecologie des Communautés Végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594328v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication « Macrophytes en plans d'eau » dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication «Macrophytes en plans d'eau» dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOVEG 6. Ecologie des Communautés Végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594176v1</w:t>
+                <w:t xml:space="preserve">hal-02593558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication «Macrophytes en plans d'eau» dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">French survey on aquatic invasive species management: first results on plant species in Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mazaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.1, 2010</w:t>
+              <w:t xml:space="preserve">2° international workshop invasive plants in the Mediterranean regions in the world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Trazbon, Turkey. pp.1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593558v1</w:t>
+                <w:t xml:space="preserve">hal-02594328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de méthodes statistiques pour la mise en oeuvre d'une nouvelle version de l'Indice Biologique Diatomées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boutry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId400"/>
+      <w:footerReference w:type="default" r:id="rId402"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21509,51 +21643,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65626352"/>
+    <w:nsid w:val="EC70FCCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21740,51 +21874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-boutry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8046-585X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/ecologie-des-communautes-vegetales-aquatiques-et-impact-des-pressions-multiples" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/pole-donnees-et-analyses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prosodie.cati.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117616" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3391-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#252;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV29XCS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807103v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigoletto" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1678" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140219v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140222v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.812044" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. (de), Leit&#227;o, M. Tezano Pint" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1330-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vercraene Eairmal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saint-Laurent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.08.014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XVFZ5SZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590732v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gasssiole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645786v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606920v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604891v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourguignon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602320v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606102v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Rey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605870v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598033v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598035v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caro" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595780v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594399v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de M&#233;rona" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerdan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593129v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudigues" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592943v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgoin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legeay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871194v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607433v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603453v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324555v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234952v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252334v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331994v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez," TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052724v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603352v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602162v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602159v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602308v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600213v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600939v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrosiers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leflaive" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599127v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597653v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antunes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598036v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598037v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717538v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bottin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595762v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595779v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594402v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594177v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593562v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609479v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606408v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597655v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594328v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594176v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593558v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-boutry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8046-585X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/ecologie-des-communautes-vegetales-aquatiques-et-impact-des-pressions-multiples" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/pole-donnees-et-analyses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prosodie.cati.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117616" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3391-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#252;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV29XCS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigoletto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1678" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.812044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. (de), Leit&#227;o, M. Tezano Pint" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1330-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vercraene Eairmal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saint-Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.08.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XVFZ5SZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourguignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605870v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594399v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de M&#233;rona" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerdan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudigues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legeay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871194v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324555v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez," TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052724v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600213v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600939v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrosiers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leflaive" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717538v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bottin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597653v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antunes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593562v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595779v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589795v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609479v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597655v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593558v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594328v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>