--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -1,21588 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...21536 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Boutry </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8046-585X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Iqz_czcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur d’études en bio-statistiques dans l’unité </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EABX</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (1454), je travaille au sein l’équipe </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECOVEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Écologie des COmmunautés VEgétales Aquatiques et impact des pressions multiples), où j'ai développé des indices de bio-indications à partir des communautés végétales aquatiques. Aujourd'hui, je m'intéresse aux effets des changements globaux sur les plantes aquatiques (dynamiques spatio-temporelles, traits éco-morpholologiques, composition spécifique, abondances).Je prends part aux travaux sur l’écosystème lacustre du Pôle ECLA (écosystèmes lacustres) regroupant de nombreux chercheurs et techniciens.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dans le </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pôle données et analyses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’unité, j’accompagne les projets de l’unité dans tout le cycle des données (création de la base de données, acquisition des données, … et analyses statistiques) et propose des formations et le transfert de compétences envers les agents de l’unité. Membre du comité DIS (Déontologie et intégrité scientifique), je participe aux actions de ce comité et notamment à la sensibilisation de ces thématiques au sein de l'unité. Ces différentes actions transversales s'intègrent dans mes actions au sein de la </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CATI PROSODIE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Centre Automatisé de Traitement de l'Information Partage, Reproductibilité et Ouvertue Scientifique des Objets Digitaux de INRAE).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microalgues, sentinelles de l’état écologique des plans d’eau : les étapes clés de l’élaboration et du transfert d’un indicateur biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 51, 6 p. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revue-set.2026.51.9565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05549448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes under warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Hosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 378, pp.124543. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.124543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interspecific differences in the response of autotrophic microorganisms to atrazine and S-metolachlor exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 289, pp.117616. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2024.117616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Global Comparison of Stream Diatom Beta Diversity on Islands Versus Continents Across Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Martín‐devasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia I Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (12), pp.e13916. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.13916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of river ecological status in the French West Indies based on diatom flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Heinry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196, pp.860. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-12980-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Botany Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.50-53. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23818107.2023.2183898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04019816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream diatom community assembly processes in islands and continents: A global perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Pérez-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saúl Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (3), pp.337-510. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a new empirical model with flow velocity to improve time-weighted average concentration estimates from the Polar Organic Chemical Integrative Samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 350, pp.141062. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.141062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Tiered Approach To Highlight the Link between Large-Scale Integrated Pesticide Concentrations from Polar Organic Chemical Integrative Samplers and Watershed Land Uses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (7), pp.3152-3163. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.2c07157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04150196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new diatom-based multimetric index to assess lake ecological status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195, pp.1202. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-11855-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a new empirical model with flow velocity to improve time-weighted average concentration estimates from the Polar Organic Chemical Integrative Samplers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Guibal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 350, pp.141062. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26434/chemrxiv-2023-chd0q-v3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream diatom biodiversity in islands and continents—A global perspective on effects of area, isolation and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (12), pp.2156-2168. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.14482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into detecting alizarin from autofluorescence in marked glass eels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Sourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.15985. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-18440-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab-scale investigation of the ability of Polar Organic Chemical Integrative Sampler to catch short pesticide contamination peaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tapie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3391-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of mass effect processes in bioindication allows more accurate bioassessment of water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Mignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Wach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 127, pp.107791. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the relative importance of temperature, discharge, and day length on the reproduction of an anadromous fish (Alosa alosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Paumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sillero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.253-263. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.13418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A metacommunity approach for detecting species influenced by mass effect.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Vyverman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57 (10), pp.2031-2040. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.13701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain – physico-chimie du lac de Parentis-Biscarrosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43-44, pp.225-243. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.5234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04406201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatom β‐diversity in streams increases with spatial scale and decreases with nutrient enrichment across regional to sub-continental scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. I. Passy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (4), pp.734-744. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.13517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of passive and grab sampling strategies improves the assessment of pesticide occurrence and contamination levels in a large-scale watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saüt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651 (1), pp.684-695. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diuron sorption isotherms in freshwater bioﬁlms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Betty Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 651, pp.1219-1225. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle fonctionnel, dynamiques écologiques et nécessité de gestion des communautés d’isoétides dans les lacs et étangs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 43-44, pp.202-224. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/dynenviron.5819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of macrophyte distribution: The role of natural vs anthropogenic physical disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Vegetation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.395-410. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/avsc.12378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of wind-induced sediment resuspension on distribution and morphological traits of aquatic weeds in shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Grigoletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/jlimnol.2017.1678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des méthodes basées sur les peuplements de macrophytes pour évaluer l'état écologique des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.54-59. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des applications informatiques pour faciliter l'acquisition des données Macrophytes dans les réseaux de surveillance des masses d'eau continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.60-62. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2014.15.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés de Characées des lacs médocains (Sud-Ouest de la France). Eléments d’écologie et de distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Botanica Gallica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 160 (2), pp.131-140. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12538078.2013.812044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using functional approaches to study phytoplankton communities in a temperate region exposed to tropical species dispersal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. (de), Leitão, M. Tezano Pint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 702 (1), pp.267-282. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-012-1330-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00906631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diuron biotransformation and its effects on biofilm bacterial community structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vercraene Eairmal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Lauga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Saint-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.837-843. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2010.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the Biological Index (BDI): description and efficiency of the new version (BDI-2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (4), pp.621-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuarine phase during seaward migration for allis shad Alosa alosa and twaite shad Alosa fallax future spawners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.323-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la toxicité des métaux vis-à-vis du développement des biofilms de cours d'eau (bassin versant de Decazeville, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (3), pp.201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révision de l’Indice Diatomées de La Réunion (IDR) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office Francais de la Biodiversité. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour la mise en œuvre d’indices biologiques en outre-mer : L’indice diatomique de Guyane Française (IDGF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Frédérick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; OFB, Office Français de la Biodiversité; Office de l'eau Guyane; Hydreco; Préfecture de région Guyane. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04422356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise à jour de l’Indice Biologique Diatomées : un enjeu pour la gestion des cours d’eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Heinry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - EABX. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Livret de synthèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain - DYLAQ. Tome 2 : les paramètres environnementaux et biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE UR EABX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fitting the French national method for the evaluation of lake ecological status using benthic diatoms (IBDL) -Phytobenthos cross-GIG intercalibration exercise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE UR EABX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi des restaurations hydromorphologiques en plans d'eau : état initial des communautés végétales aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE EABX. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Maury Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Azaroff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bordeaux; Université de Pau et des Pays de l'Adour (UPPA); INRAE; École Nationale Supérieure de Cognitique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation écologique des plans d'eau basée sur les communautés de diatomées benthiques : Proposition d'une première version d'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2019, pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) t.1 Rapport final d'élaboration de l'IDNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Étude 2012-2016 « Diatomées des rivières de Nouvelle-Calédonie » : Conception d'un nouvel indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques (IDNC) Rapport final t.2 Annexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2018, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la morphométrie géométrique à l'évaluation de la sévérité des déformations chez les diatomées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cerisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vedrenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2017, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : Conception d’un atlas taxinomique et d’un indice de bio-évaluation de la qualité écologique des cours d’eau à partir des diatomées benthiques. Guide Iconographique, Volume 2 Planches synthétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomée des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques : Guide Iconographique, Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.796</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de macrophytes : Sélection de métriques rendant compte d’altérations de l’hydromorphologie : Rapport d’étape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Biologique Macrophytique en Lac (IBML) : notice de calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2015, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’une version améliorée de l’Indice Diatomique Antilles (IDA-2), utilisation pour l’évaluation de l’Etat Ecologique des cours d’eau des Antilles : Rapport Final (Version Finale du 12/03/2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données Lacs Aquitains : v1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gogin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les diatomées benthiques tropicales de Guyane : Taxonomie des assemblages et définition des conditions environnementales déterminant la composition et la structure des communautés des rivières - Guide Iconographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de Guyane par le compartiment diatomique sur la base de l’IPS (Indice de Polluo-sensibilité Spécifique) : version 1 du 15-04-2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d'Etude et de Recherche 2012-2015 - Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Rapport de fin de Phase 2 (Nov. 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’Etat Ecologique des cours d’eau de la Réunion à l’aide du compartiment diatomique sur la base de l’ IDR-V5 stabilisé (Synthèse des travaux réalisés entre Octobre et Décembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2014, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’IDR-V1 (Indice Diatomique Réunion) : été 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme d’Etude et de Recherche 2009-2012 : Mise au point d’un indice de bio-indication de la qualité de l’eau des cours d’eau Antillais à partir des diatomées : l’IDA. Rapport Final (Version Finale du 14/10/2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Rapport final sur la démarche d’élaboration de l’indice (Version finale, 05-02-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de l’Indice Diatomique Réunion : De l’IDR_V1 à l’IDR_V5 / Variante 4 (Synthèse des travaux réalisés entre Juillet et Octobre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2013, pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des rivières de Nouvelle-Calédonie : conception d'un atlas taxinomique et d'un indice de bioévaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Phase 1 : étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Programme Diatomées, Oeil (Observatoire de l'environnement en Nouvelle-Calédonie), CNRT Nickel et son environnement. 2013, 73 p., annexe III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de la qualité écologique des plans d’eau basée sur les communautés de macrophytes : Indice Biologique Macrophytique en Lac (IBML) : Rapport d’avancement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2012, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : Proposition d'une version 2 de l'indice de bioindication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux courantes de Guyane : essai de biotypologie et application au diagnostic du bon état écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la contamination du bassin versant charentais par les pesticides : améliorations méthodologiques et propositions pour les réseaux de surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lissalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boudigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et optimisation des méthodes de bioindication pour les plans d'eau : Etat d'avancement de la méthode d'évaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : rapport intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T 90-728 - Aide à l’application de la norme NF T 90-328</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T 90-328 - Échantillonnage des communautés de macrophytes en plans d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bourgoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legeay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04871194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide technique relatif à l'évaluation de l'état des eaux de surface continentales (cours d'eau, canaux, plans d'eau) : extrait Diatomées des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme de Recherche et d'Etude 2012-2016. Diatomées des rivières de Nouvelle-Calédonie : Conception d'un atlas taxinomique et d'un indice de bio-évaluation de la qualité écologique des cours d'eau à partir des diatomées benthiques. Note Scientifique et Technique Asconit-Irstea du 12-10-2017 : Eléments relatifs à la planification de fin d'action IDNC (cf. Skype du 19-09-2017) et réponses Asconit - Irstea aux remarques du COPIL Eaux douces et du Conseil Scientifique de l'OEIL concernant le rapport final IDNC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'application de la norme XP T90-328:2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR) Note d’utilisation du script R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Antilles (IDA) Note d’utilisation du script R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrêté national du 27 juillet 2015 relatif aux méthodes et critères d’évaluation de l’état écologique, de l’état chimique et du potentiel écologique des eaux de surface (Journal Officiel de la République Française du 28 Août 2015). Extraits relatifs aux évolutions de contenu concernant les compartiments végétaux des cours d’eau de France métropolitaine et des DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réponse aux questionnements de Lucie Maillot (ODE Réunion) par Email du 09-09-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarto Website project template for INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Drouineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">{IBDL} Outil de calcul l'Indice Biologique Diatomées en Lac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l'état écologique des plans d'eau basée sur les communautés de plantes aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. MASTER 2 BSE : EDT UE Bioindicateurs, Pessac, Université de Bordeaux, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324555v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tableurs et base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Tableurs et base de données, ENSEGID, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'air du temps : logiciel R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">École d'ingénieur. Organisation et bonnes pratiques avec R, ENSEGID, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling global change: integrated approaches for people and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Anschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Atteia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RRI Tackling global change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Cestas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lakeshore hydromorphological alterations on isoetids and invasive species in two Lobelia lakes in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maujarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyanobacterial bloom dynamics in lake Léon: a multi-seasonal modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Meignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de l’atrazine et du S-métolachlore seuls et en mélange sur une culture de Gomphonema parvulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Colloque de l’Association des Diatomistes de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05252334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based management of macrophytes in shallow lakes of southwestern France under warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Ferdinand Wunderlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Hosni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05008725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des altérations physiques d’origine anthropique sur les dynamiques écologiques des macrophytes aquatiques dans les lacs et étangs aquitains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Maujarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de qualité écologique des plans d’eau basée sur les communautés de diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du Pôle R&amp;D ECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle ECLA, Dec 2024, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence interspécifique dans la réponse d’organismes autotrophes à l’exposition à l’atrazine et au S-métolachlore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inrae EABX, AFL, Oct 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collaborative web-based approach for quantifying diatom deformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Diatom Meeting (EDM 14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Meise, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de qualité écologique des plans d'eau basée sur les communautés de diatomées benthiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pôle ECLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle ECLA, Jun 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démonstration : une application web pour la collecte des images de diatomées tératologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Villefourceix-Gimenez,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des altérations anthropiques de l’hydromorphologie des zones littorales lacustres sur les communautés d’isoétides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFL, Oct 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une approche collaborative pour la collecte et l’analyse des images de diatomées d’eau douce : le cas des tératologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Regan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Heudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos E. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis des restaurations hydromorphologiques en plans d'eau - Suivi des biotopes et des communautés végétales aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLE COPIL N2000 Lacs médocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lacanau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’eau : un exemple de contribution scientifique alimentant la prise de décision et l’évaluation - Les communautés végétales aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grandes rencontres du Parc naturel régional Médoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species-area relationship of freshwater diatoms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La courbe aire-espèces des diatomées benthiques – comparaison entre les régions continentales et insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janne Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William R. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contamination polymétallique des Lacs AQuitains et impacts Humains (CLAQH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLE COPIL Lacs Médocains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIAEBVELG, Feb 2020, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication par les diatomées en DOM-COM : Bilan des productions ECOVEA et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visite de Nicolas HETTE-TRONQUARD &amp; Réunion de bilan-programmation AFB-Irstea Bordeaux-Equipe ECOVEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Cestas, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-kill in restocking programs: Advances in non lethal detection of fluorochromes in marked juveniles, glass eel case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Couillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème Larval Fish Early Life History. American Fisheries Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Palma de Majorque, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation écologique des plans d'eau basés sur les communautés de diatomées benthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Metz, France. pp.29-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel indice diatomique multimétrique dédié à l'évaluation de l'état écologique des cours d'eau de Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Meise, Belgique. pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data ou Big cleaning ? Problématiques autour de la gestion des données dans les réseaux de suivis aquatiques continentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JILO Journées Internationales de Limnologie et d'Océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de campagne : Phytobenthos-Plans d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la démarche d'élaboration de l'Indice Diatomique Nouvelle-Calédonie (IDNC) à l'aide du programme TITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marquié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Colloque de l'ADLaF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Dijon, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of Stream diatom beta-diversity from local to global scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Community Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Budapest, Hungary. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts in beta-diversity déterminants from local to global scales: the case study of aquatic diatom communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Leboucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.R. Budnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Soininen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Symposium for European Freshwater Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Olomuc, Czech Republic. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indice Biologique Macrophytique en Lac (IBML) ou comment évaluer l'état écologique des plans d'eau à l'aide des communautés de macrophytes aquatiques dans le contexte de la Directive Cadre sur l'Eau en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Macrophytes Lacustres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bourget du Lac, France. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer and distribuion of diuron in biofilms and joint toxic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hourtané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicomic 2017 - First International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lyon, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is herbicide toxicity on micro-algae influenced by the natural Dissolved Organic Matter (DOM)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Coquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stachowski Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées d'Ecotoxicologie Microbienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Valence, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances sur les végétaux aquatiques des lacs médocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAEBVELG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Carcans, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches en écologie végétale appliquées aux lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Ribaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion avec la délégation chinoise de Wuhan (Laboratoire d'Hydrobiologie) et l'Agence de l'Eau Adour-Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Carcans, France. pp.57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydromorphological conditions on macrophytes in French shallow lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Haury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Aquatic Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Edinburgh, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Antilles (IDA): a new diatom index dedicated to the rivers of the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Use of Algae for Monitoring Rivers and Comparable Habitats (UAMRiCH) &amp; International Workshop on Benthic Algae Taxonomy (InBAT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Trento, Italy. pp.56-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and distribution of Characeae communities in Lobelia lakes of South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Meeting of the Group of European Charophytologists (GEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Genève, Switzerland. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les écosystèmes lacustres, dynamique naturelle au long cours et interactions avec les activités humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du Conseil scientifique du comité de bassin Adour-Garonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équipe CARMA et les pressions-impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Feret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Loriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange QUASARE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Villeurbanne, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches appliquées à la gestion : les macrophytes exotiques envahissants des lacs et étangs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum COTE 2014 - Vivre avec des invasions biologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bordeaux, France. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de Guyane : résultats préliminaires et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diatomées des eaux côtières de Martinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Desrosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Leflaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau des Antilles : l’IDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblages et fonctionnement écologique des macrophytes des zones littorales des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecoveg10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes phytobenthiques cours d’eau (Réunion et Antilles) : Cadre général et méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice diatomique pour les cours d'eau de la Réunion (IDR) : Production d'une nouvelle version (IDR-V5), résultats, modalités de mise en oeuvre dans le dispositif national d'évaluation des Masses d'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement au transfert : Indices diatomiques des Départements d'Outre-Mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches biomathématiques pour la mise au point d'un indice diatomique adapté aux Antilles françaises, l'IDA, et pour l'évaluation écologique de leurs cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Clermont-Ferrand, France. pp.24-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytobenthos des cours d’eau de la Réunion : l’Indice Diatomées Réunion (IDR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM 2014 : « Les méthodes de bio-indication adaptées aux DOM : situation et perspectives dans le contexte du 2ème cycle DCE », Paris - Aquarium de la Porte Dorée, 20-21 Mars 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications apportées à l'IDR (de la V1 à la V5), application à l'atelier de réflexion sur l'élaboration de l'EDL pour le nouveau Plan de Gestion des Masses d'Eau à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier REEE pour les cours d'eau de la Réunion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Saint Denis de la Réunion, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure et organisation spatiale des communautés de macrophytes aquatiques des lacs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macrophytes !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Pessac, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’indices diatomiques pour les cours d’eau de la Réunion (IDR), des Antilles (IDA), de Guyane et de Mayotte : Bilan des actions 2008-2012, perspectives et suites à donner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ONEMA-DOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Vincennes, France. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes auto-organisantes de Kohonen appliquées à l’étude des communautés de micro-algues des cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France. pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique adapté aux Antilles Françaises : aspects taxonomiques et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés végétales aquatiques des lacs médocains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG 8 : Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Nancy, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore diatomique des Antilles françaises : Présentation des principaux éléments taxonomiques justifiant et participant à la conception d’un indice diatomique des Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’état écologique des plans d’eau basée sur les communautés de plantes aquatiques dans le contexte de la Directive Cadre sur l’Eau en France : l’Indice Biologique Macrophytique en Lac (IBML)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes auto-organisatrices de Kohonen appliquées à l'étude des communautés de micro-algues des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lavoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d’un indice diatomique pour les cours d’eau de la Réunion (IDR) : Construction de la démarche biomathématique, résultats et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gassioles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biomathématique pour la mise au point d’un indice diatomique adapté aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Le Mans, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indice Diatomique Réunion (IDR): a new river diatom index dedicated to a specific ultramarine and tropical biogeographical context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Madrid, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point d'un indice diatomique pour les cours d'eau de la Réunion : présentation de la démarche biomathématique d'élaboration de l'indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ½uvre de la bio-indication diatomique en cours d'eau avec l'IBD 2007 : pratique actuelle, questionnements, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Cemagref "Méthodes de Bio-indication"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Lyon, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques diatomées des cours d'eau de l'île de la Réunion : aspects floristiques et autoécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de Langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne sur mer, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de données hydroécologiques sur les flores diatomiques des cours d'eau de Guyane, applications en bio-indication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Mérona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30ème Colloque de l'ADLaF (Association des Diatomistes de langue Française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Boulogne-sur-Mer, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioindication de l'état écologique des cours d'eau et des plans d'eau : les outils basés sur le phytobenthos (diatomées)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire évaluation dans le contexte de la DCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche floristique des diatomées des eaux courantes de Guyane française, premiers résultats et perspectives d'évaluation du bon état écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Eulin Garrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29° colloque de l'Association des Diatomistes de Langue Française (ADLaF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Québec, Canada. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la DCE en France métropolitaine à l'aide de l'IBD : pistes méthodologiques pour le développement d'indices diatomiques DOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau basée sur les communautés de macrophytes : développement et premières applications de la méthode standardisée d'échantillonnage dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG 6, Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois nouvelles espèces de diatomées des cours d'eau de l'Ile de la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gassiole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Le Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-indication des écosystèmes aquatiques d'eau douce en milieux tropicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Fort de France, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et premières applications de la méthode standardisée d'échantillonnage des communautés de macrophytes en plan d'eau dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en France. Application au plan d'eau de Miribel-Jonage (Eaux Bleues, Rhône)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton and macrophytes in two connected lakes with different trophic status in the Aquitaine region (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cellamare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology, Montreal, CAN, 12-18 August 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'IBD 2006, de ses performances comparées avec l'IBD normalisé AFNOR 2000 et avec l'IPS, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque de l'ADLaF, Aveiro, PRT, 5-8 Sept. 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la toxicité des métaux lourds vis-à-vis des biofilms de cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque d'Ecologie des Communautés Végétales (ECOVEG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Talence, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of auto-ecological characteristics of diatoms taxa to assess the level of man-made trophic enrichment throughout European ecoregions and river types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deflandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on Use of Algae for Monitoring Rivers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Balatonfüred, Hungary. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C9 : Le point sur les tentatives d'amélioration apportées à l'I.B.D - Etat d'avancement et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Caen, France. pp.39-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C16 : Etude des relations entre les niveaux de nutriments et les flores diatomiques en rivières, et utilisation des résultats en appui à la mise en application de la Directive Cadre sur l'eau (DCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque de l'ADLAF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Caen, France. pp.55-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dbreportR : un package R pour la documentation automatisée des bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which Factors Move The Phytoplankton?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tudi Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-TOX 2025 : journées scientifiques 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas Gazinet, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of metabolomics and machine learning to unravel environmental drivers of spatial heterogeneity of microbial metabolome assemblage in aquatic periphyton : The COMBO project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Malherbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Bonnineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaecomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Thonon Les Bains, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse de cultures d'algues mono- et plurispécifiques aux herbicides: : Effet de l'atrazine et du S-métolachlore sur la photosynthèse et sur les profils en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Malbezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Millan-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque conjoint en écotoxicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Québec, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences des dynamiques paysagères sur la structure des assemblages de poissons en Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Guinjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lafitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Internationales de Limnologie et d'Océanographie (JILO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Corte (Corse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a collaborative web platform documenting the diversity and extent of diatom deformities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iane Vallanzasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Quinton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022- Third International Conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpellier, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diuron sorption isotherms in freshwater biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazzella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.3, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services and threats of rare species: the isoetid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ribaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is herbicide toxicity on marine microalgae influenced by the natural dissolved organic matter (DOM)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Coquillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stachowski Haberkorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Parlanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy-to-use package for ordination of diatom assemblages using Self-Organizing Kohonen Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Giraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Tison-Rosebery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd international Diatom Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Ghent, Belgique. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French survey on aquatic invasive species management: first results on plant species in Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mazaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° international workshop invasive plants in the Mediterranean regions in the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Trazbon, Turkey. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication « Macrophytes en plans d'eau » dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ECOVEG 6. Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Rouen, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la qualité écologique des plans d'eau à l'aide des communautés de macrophytes : premiers résultats du développement d'un indice de bioindication «Macrophytes en plans d'eau» dans le contexte de la Directive Cadre Européenne sur l'Eau (DCE) en métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dutartre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Limnologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Thonon les Bains, France. pp.1, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes statistiques pour la mise en oeuvre d'une nouvelle version de l'Indice Biologique Diatomées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId407"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -21643,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC70FCCD"/>
+    <w:nsid w:val="9763A6A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21874,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-boutry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8046-585X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/ecologie-des-communautes-vegetales-aquatiques-et-impact-des-pressions-multiples" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/pole-donnees-et-analyses" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prosodie.cati.inrae.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117616" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3391-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608315v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#252;t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.202" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV29XCS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.286" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5819" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducasse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigoletto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1678" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140219v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.10" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140222v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.11" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598966v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.812044" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906631v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. (de), Leit&#227;o, M. Tezano Pint" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1330-7" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vercraene Eairmal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saint-Laurent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.08.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XVFZ5SZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592432v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590732v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604891v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourguignon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602320v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606499v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606102v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Rey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605870v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598033v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598035v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595780v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594399v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de M&#233;rona" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerdan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudigues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871205v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgoin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legeay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871194v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607433v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603452v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603453v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324555v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252334v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331994v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez," TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052724v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606557v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602162v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602159v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602308v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601290v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600929v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600213v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600939v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrosiers" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leflaive" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599127v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598036v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598037v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717538v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bottin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597653v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antunes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595762v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594402v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593562v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595779v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589795v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609479v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597655v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594176v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593558v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594328v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594416v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-boutry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8046-585X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Iqz_czcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/ecologie-des-communautes-vegetales-aquatiques-et-impact-des-pressions-multiples" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eabx.bordeaux-aquitaine.hub.inrae.fr/qui-sommes-nous/nos-equipes/pole-donnees-et-analyses" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://prosodie.cati.inrae.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973857v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Ferdinand Wunderlich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Hosni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.124543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04901508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Malbezin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazzella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lavoie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2024.117616" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04788152v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Mart&#237;n&#8208;devasa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia I Passy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Blanco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04681621v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Heinry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gu&#233;guen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12980-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iane Vallanzasca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2183898" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04571166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier P&#233;rez-Burillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Passy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14761" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bernard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Guibal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lissalde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.141062" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150196v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.2c07157" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208870v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tison-Rosebery" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leboucher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11855-w" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05265355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2023-chd0q-v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871311v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Soininen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Budnick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.14482" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03798587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gaillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Sourzac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Couillaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Genevois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-18440-0" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tapie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3391-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Mignien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Wach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107791" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Paumier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sillero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13418" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911581v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William R. Budnick" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Vyverman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13701" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04406201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vedrenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5234" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Budnick" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Passy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.13517" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lissalde" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sa&#252;t" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.202" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JV29XCS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609716v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Chaumet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.286" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016243v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Moreira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.5819" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01759250v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Haury" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12378" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807103v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducasse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grigoletto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/jlimnol.2017.1678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140219v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Feret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Loriot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140222v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.11" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12538078.2013.812044" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00906631v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cellamare" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. (de), Leit&#227;o, M. Tezano Pint" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coste" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-012-1330-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vercraene Eairmal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Saint-Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2010.08.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2XVFZ5SZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591812v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lochet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Duong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469848v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gassiole" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422356v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eulin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Fr&#233;d&#233;rick" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04309174v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473115v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Millan-Navarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510942v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Maury Brachet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Andr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Azaroff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606920v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marqui&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607020v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cerisier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lavoie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605985v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604891v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourguignon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602320v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606499v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gogin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606102v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eulin Garrigue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos Rey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601225v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ramos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605983v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dominique" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601084v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605884v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600968v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601207v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605870v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598033v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598035v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Caro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595780v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594399v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de M&#233;rona" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cerdan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593129v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudigues" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592943v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871205v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgoin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legeay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871194v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610305v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carayon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607433v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603452v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603453v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gueguen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606040v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601209v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987721v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:28a8ab0678eb12fbd2cf6967b6a855e8b373c9b3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239218v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:170c9dbd9a2880cbd5b99ce39c9718295205c1a1;origin=https://github.com/SebastienBoutry/IBDL;visit=swh:1:snp:bfeb4ca40d7a39c643b4cfd4806038a18a708839;anchor=swh:1:rev:eb33c3cd68932571745d2758f6b1e8dbcb75a47d" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324555v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234952v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05602121v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Danilo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320300v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maujarret" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226491v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Meignant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252334v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05008725v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04968449v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04840122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04892840v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04092991v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151024v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331994v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez," TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013980v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Regan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Heudre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E. Wetzel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722744v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013933v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331342v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350972v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052724v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609636v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610184v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gaillard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Parlanti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourzac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Couillaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Genevois" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609843v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609487v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610035v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606787v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bourguignon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606897v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606785v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.R. Budnick" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soininen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606786v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606557v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606836v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaumet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hourtan&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603372v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coquill&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stachowski Haberkorn" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Parlanti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603352v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribaudo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602162v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602309v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601424v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602159v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lambert" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602308v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605012v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600213v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600942v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigouroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600939v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desrosiers" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Leflaive" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601290v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600944v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600924v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600929v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600923v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600945v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601210v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599127v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600937v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597653v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Antunes" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597582v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598036v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597583v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598037v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717538v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bottin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Giraudel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597581v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gassioles" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597580v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595761v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595816v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Roussel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595783v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Cohu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595762v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595262v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595779v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sellier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594406v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594177v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594410v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Le Cohu" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593562v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589856v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589813v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589795v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610335v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deflandre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fisher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610336v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prygiel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610337v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061321v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086861v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tudi Guillou" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05029670v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Malherbe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bonnineau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moreira" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guinjard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lafitte" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990070v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609479v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606408v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603510v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coquill&#233;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597655v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594328v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mazaubert" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594176v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593558v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594416v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>