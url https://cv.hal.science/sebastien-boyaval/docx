--- v0 (2026-04-05)
+++ v1 (2026-05-10)
@@ -66,901 +66,901 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global solutions and uniform convergence stability for compressible Navier-Stokes equations with oldroyd-type constitutive law</w:t>
+                <w:t xml:space="preserve">Predicting microbiological contamination in urban rivers: an event-based indicator approach applied to the seine river during the 2024 Paris olympic and paralympic games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Na Wang</w:t>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Hu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Carmigniani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mana.70075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.135504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2026.135504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619590v2</w:t>
+                <w:t xml:space="preserve">hal-05591773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blowup of solutions for compressible viscoelastic fluid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuxi Hu</w:t>
+                <w:t xml:space="preserve">Dam-break flow over various obstacles configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Beteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aml.2025.109774⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2460020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05238796v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dam-break flow over various obstacles configurations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+                <w:t xml:space="preserve">Global solutions and uniform convergence stability for compressible Navier-Stokes equations with oldroyd-type constitutive law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00221686.2025.2460020⟩</w:t>
+              <w:t xml:space="preserve">Mathematical News / Mathematische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mana.70075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035422v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoelastic flow model of maxwell-type with a symmetric-hyperbolic formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Blowup of solutions for compressible viscoelastic fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Na Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxi Hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.165⟩</w:t>
+              <w:t xml:space="preserve">Procedia Materials Science (Elsevier)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aml.2025.109774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880001v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A class of symmetric-hyperbolic PDEs modelling fluid and solid continua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A viscoelastic flow model of maxwell-type with a symmetric-hyperbolic formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 351 (S1), pp.251-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223434v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Volume approximation of the invariant measure of a viscous stochastic scalar conservation law</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A class of symmetric-hyperbolic PDEs modelling fluid and solid continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291253v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic flows of Maxwell fluids with conservation laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Finite-Volume approximation of the invariant measure of a viscous stochastic scalar conservation law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reygner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020076⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (3), pp.2710-2770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drab049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908379v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291253v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-Lagrangian splitting method for the numerical simulation of sediment transport with free surface flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Viscoelastic flows of Maxwell fluids with conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Steiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 172, pp.384-396. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (3), pp.807-831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940147v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced basis approximation and a posteriori error bounds for 4D-Var data assimilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kaercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grepl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,204 +1014,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A semi-Lagrangian splitting method for the numerical simulation of sediment transport with free surface flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil El Moçayd</w:t>
+                <w:t xml:space="preserve">Alexandre Caboussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ricci</w:t>
+                <w:t xml:space="preserve">Arwa Mrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Goutal</w:t>
+                <w:t xml:space="preserve">Marco Picasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 172, pp.384-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763259v1</w:t>
+                <w:t xml:space="preserve">hal-01940147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element approximation of the FENE-P model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W Barrett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1239,2900 +1235,3159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified derivation of thin-layer reduced models for shallow free-surface gravity flows of viscous fluids</w:t>
+                <w:t xml:space="preserve">Polynomial Surrogates for Open-Channel Flows in Random Steady State</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bouchut</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nabil El Moçayd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie C. Rochoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23, pp.309-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-017-9582-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833468v2</w:t>
+                <w:t xml:space="preserve">hal-01763259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of the Dynamics of Sedimentary River Beds with a Stochastic Exner Equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Unified derivation of thin-layer reduced models for shallow free-surface gravity flows of viscous fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201448015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.116-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102335v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833468v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization of Mixed High-Order Methods on General Meshes and Application to the Stokes Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joubine Aghili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Methods in Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cmam-2015-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009723v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for shallow viscoelastic free-surface flows forced by gravity on rough inclined bottom</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of the Dynamics of Sedimentary River Beds with a Stochastic Exner Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Audusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Jodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.321 - 340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201448015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077067v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of 3D free surface flows, with multipleincompressible immiscible phases. Applications to impulse waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caboussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Picasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.00:1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.3967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new model for shallow viscoelastic fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new model for shallow viscoelastic free-surface flows forced by gravity on rough inclined bottom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.108 - 117</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00628651v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori analysis of Chorin-Temam scheme for Stokes equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A new model for shallow viscoelastic fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouchut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Picasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.10.026⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (8), pp.1479-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202513500140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876069v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00628651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast Monte-Carlo method with a Reduced Basis of Control Variates applied to Uncertainty Propagation and Bayesian Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A posteriori analysis of Chorin-Temam scheme for Stokes equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Picasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.05.003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351 (23-24), pp.931-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00666264v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existence and approximation of a (regularized) Oldroyd-B model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A fast Monte-Carlo method with a Reduced Basis of Control Variates applied to Uncertainty Propagation and Bayesian Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202511005581⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 241-244, pp.190-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2012.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409594v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Modeling and Simulation of Non-Hydrostatic Dam Break Flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Existence and approximation of a (regularized) Oldroyd-B model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John W. Barrett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Masserey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00791-013-0190-7⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.1783-1837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202511005581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808087v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Variance Reduction Method for Parametrized Stochastic Differential Equations using the Reduced Basis Paradigm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Modeling and Simulation of Non-Hydrostatic Dam Break Flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Caboussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Masserey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/CMS.2010.v8.n3.a7⟩</w:t>
+              <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (8), pp.401-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00791-013-0190-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402702v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00808087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Variance Reduction Method for Parametrized Stochastic Differential Equations using the Reduced Basis Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications in Mathematical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (3), pp.735-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/CMS.2010.v8.n3.a7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Reduced basis techniques for stochastic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngoc Cuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (4), pp.435-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11831-010-9056-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis on the influence of urban forms on unsteady urban flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Beteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">River Flow 2024 - 12th International Conference on Fluvial Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying the most contributing sources of microbiological contamination in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guillot - Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinçon-Leite Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IAHR Young Professionals Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHR, Dec 2025, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prédiction des courants dans la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cocusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Sciences^2024, saison 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical investigation of dam break flow propagation through various obstacle configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Beteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SimHydro 2023: New modelling paradigms for water issues?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chatou, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-4072-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04344859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Providing Validation Data for Numerical Codes Dealing with Unsteady Urban Flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Beteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Larrarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Demay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40th IAHR World Congress : Rivers - Connecting Mountains and Coasts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Vienne, Austria. pp.1456-1464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-90-833476-1-5_iahr40wc-p0127-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncertainty quantification in a two-dimensional river hydraulic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham El Garroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias de Lozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lucor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Goutal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M. Papadrakakis, V. Papadopoulos, G. Stefanou, Jun 2019, Crete, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reduced-Basis Approach to Two-Phase Flow in Porous Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quang Huy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FVCA 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnson-Segalman – Saint-Venant equations for viscoelastic shallow flows in the elastic limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyaval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVI International Conference on Hyperbolic Problems Theory, Numerics, Applications (Hyp2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01402628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and performance of kinetic schemes for linear systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Dubos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the effects of preprocessing, method selection, and hyperparameter tuning on SAR-based flood mapping and water depth estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05305145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Basis method for finite volume simulations of parabolic PDEs applied to porous media flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Performance Measures for Qualifying Flood Models with Satellite Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Travert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Goeury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vito Bacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Zaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-isothermal viscoelastic flows with conservation laws and relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Dostalík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic flows with conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation and numerical approximation of hyperbolic viscoelastic flow systems: Saint-Venant 2D equations for Maxwell fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661269v1</w:t>
-              </w:r>
-[...808 lines deleted...]
-                <w:t xml:space="preserve">hal-01587116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the structural stability of Maxwell fluids: convergence toward elastodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hyperbolic Problems: Theory, Numerics, Applications. Volume II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Springer Nature Switzerland, pp.271-280, 2024, SEMA SIMAI Springer Series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55264-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finite-Volume discretization of viscoelastic Saint-Venant equations for FENE-P fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Cancès; Pascal Omnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Volumes for Complex Applications VIII - Hyperbolic, Elliptic and Parabolic Problems. FVCA 2017. Springer Proceedings in Mathematics &amp; Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-170, 2017, Print ISBN : 978-3-319-57393-9 / online : 978-3-319-57394-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-57394-6_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4142,137 +4397,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of the Reduced-Basis Method for Darcy flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Developments in Numerical Methodes for Model Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4282,130 +4537,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL SIMULATIONS OF THE PERIODIC INVISCID BURGERS EQUATION WITH STOCHASTIC FORCING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Audusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueyuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Hilhorst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">48, pp.308-320, 2015, ESAIM: Proceedings and Surveys</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00962213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4415,100 +4670,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and numerical simulation in materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">General Mathematics [math.GM]. Université Paris-Est, 2009. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009PEST1040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00499254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4518,319 +4773,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-energy-dissipative schemes for the Oldroyd-B model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Reduced Basis Approach for Variational Problems with Stochastic Parameters: Application to Heat Conduction with Variable Robin Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6413, INRIA. 2008, pp.53</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Cuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony T. Patera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6617, INRIA. 2008, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00204620v2</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00311463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced Basis Approach for Variational Problems with Stochastic Parameters: Application to Heat Conduction with Variable Robin Coefficient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Free-energy-dissipative schemes for the Oldroyd-B model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6617, INRIA. 2008, pp.50</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Mangoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6413, INRIA. 2008, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00311463v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00204620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-Basis approach for homogenization beyond the periodic setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6130, INRIA. 2007, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00132763v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId138"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4977,51 +5232,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04619590v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.70075" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05238796v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2025.109774" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Larrarte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyaval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Demay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2460020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880001v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04223434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291253v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Martel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02908379v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020076" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01940147v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caboussat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Mrad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Steiner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kaercher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grepl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-018-9389-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01501197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Barrett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drx061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833468v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102335v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009723v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2015-0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01077067v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01074886v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picasso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3967" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1WZS40L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00628651v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500140" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00876069v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.10.026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666264v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.05.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Barrett" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808087v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Masserey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-013-0190-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402702v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2010.v8.n3.a7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470522v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Cuong Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9056-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05405231v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dubos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05305145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Zaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04608663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Tarhini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03206116v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dostal&#237;k" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661269v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066817v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344859v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_18" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0127-cd" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cocusse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bolon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourban" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402628v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587116v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03899611v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55264-9_23" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433712v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rd.springer.com/chapter/10.1007/978-3-319-57394-6_18" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_18" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901973v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962213v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00499254v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204620v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mangoubi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311463v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132763v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guillot - Le Goff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cartier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyaval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Carmigniani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2026.135504" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035422v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Beteille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Larrarte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyaval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Demay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Hoang Le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2460020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04619590v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxi Hu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mana.70075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05238796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2025.109774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880001v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.165" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04223434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291253v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Martel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reygner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drab049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02908379v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020076" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01556304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kaercher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grepl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11081-018-9389-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01940147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caboussat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Mrad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picasso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.04.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01501197v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W Barrett" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drx061" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01763259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Mo&#231;ayd" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ricci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goutal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie C. Rochoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-017-9582-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00833468v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouchut" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2015.09.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009723v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Di Pietro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cmam-2015-0004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Audusse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jodeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201448015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01074886v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas James" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picasso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1WZS40L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01077067v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00628651v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202513500140" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00876069v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.10.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00666264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2012.05.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Barrett" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202511005581" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Masserey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-013-0190-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Leli&#232;vre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CMS.2010.v8.n3.a7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Bris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Cuong Nguyen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9056-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Larrarte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595926v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M&#233;tivier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#231;on-Leite Brigitte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cocusse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bolon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourban" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344859v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-4072-7_18" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04327205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-90-833476-1-5_iahr40wc-p0127-cd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham El Garroussi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias de Lozzo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lucor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Sanchez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_50" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05405231v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dubos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05305145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Travert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goeury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Bacchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Zaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04608663v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Tarhini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666754v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03206116v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Dostal&#237;k" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02262298v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03899611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55264-9_23" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01433712v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rd.springer.com/chapter/10.1007/978-3-319-57394-6_18" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57394-6_18" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901973v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962213v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueyuan Gao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Hilhorst" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00499254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009PEST1040" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00311463v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00204620v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mangoubi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00132763v3" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>