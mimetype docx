--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -861,512 +861,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Report : The sixth International Workshop on &amp;lt;i&amp;gt;Aedes albopictus&amp;lt;/i&amp;gt; : updating the main challenges against the globally invasive Asian tiger mosquito</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Bonizzoni</w:t>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2486012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05078473v1</w:t>
+                <w:t xml:space="preserve">hal-05067532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+                <w:t xml:space="preserve">Brief Report : The sixth International Workshop on &amp;lt;i&amp;gt;Aedes albopictus&amp;lt;/i&amp;gt; : updating the main challenges against the globally invasive Asian tiger mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Mariangela Bonizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Chea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2486012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067532v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Reevaluating the presence of Rhipicephalus australis (Acari: Ixodidae) in Southeast Asia: A phylogenetic approach based on Cambodian tick samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.102478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424751v1</w:t>
+                <w:t xml:space="preserve">hal-05070269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the presence of Rhipicephalus australis (Acari: Ixodidae) in Southeast Asia: A phylogenetic approach based on Cambodian tick samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sony Yean</w:t>
+                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), pp.102478. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070269v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checklist and diversity of tick fauna associated with domestic animals in Cambodia</w:t>
               </w:r>
@@ -1750,77 +1750,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anopheles mosquitoes in Mondulkiri forest, Cambodia: abundance, distribution, seasonal patterns and Plasmodium prevalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophy Chy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1884,51 +1884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2129,429 +2129,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Resistance and Not Voltage-Gated Sodium Channel Gene Mutation Is Associated with Pyrethroid Resistance of Aedes albopictus (Skuse, 1894) from Cambodia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bros Doeurk</w:t>
+                <w:t xml:space="preserve">Challenges for ticks and tick-borne diseases research in Southeast Asia: Insight from the first international symposium in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuba Veseli</w:t>
+                <w:t xml:space="preserve">Upik Kesumawati Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Heafield</w:t>
+                <w:t xml:space="preserve">Abdul Rahman Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects15050358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131045v1</w:t>
+                <w:t xml:space="preserve">hal-04937254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for ticks and tick-borne diseases research in Southeast Asia: Insight from the first international symposium in Cambodia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
+                <w:t xml:space="preserve">Catherine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upik Kesumawati Hadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdul Rahman Kazim</w:t>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012269⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937254v1</w:t>
+                <w:t xml:space="preserve">hal-04583636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Metabolic Resistance and Not Voltage-Gated Sodium Channel Gene Mutation Is Associated with Pyrethroid Resistance of Aedes albopictus (Skuse, 1894) from Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dauga</w:t>
+                <w:t xml:space="preserve">Tuba Veseli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Christian Heafield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects15050358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583636v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vitro assessment of cutaneous immune responses to aedes mosquito salivary gland extract and dengue virus in Cambodian individuals</w:t>
               </w:r>
@@ -2939,90 +2939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mallorie HIDE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (4), pp.737-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3188,667 +3188,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic pollution and infectious diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Small-scale field assessment against the dengue vector Aedes aegypti using the auto-dissemination approach in an urban area of Vientiane, Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Froehlich</w:t>
+                <w:t xml:space="preserve">Phonesavanh Luangamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nothasine Phommavanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaekey Vungkyly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(22)00198-X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131099v1</w:t>
+                <w:t xml:space="preserve">hal-03759288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale field assessment against the dengue vector Aedes aegypti using the auto-dissemination approach in an urban area of Vientiane, Lao PDR</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">dynamAedes: a unified modelling framework for invasive Aedes mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nothasine Phommavanh</w:t>
+                <w:t xml:space="preserve">Daniele da Re</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaekey Vungkyly</w:t>
+                <w:t xml:space="preserve">Wim van Bortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270987⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05414-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759288v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dynamAedes: a unified modelling framework for invasive Aedes mosquitoes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Monitoring insecticide resistance of adult and larval Aedes aegypti (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Chhuoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeun Chhum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05414-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05156-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131086v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring insecticide resistance of adult and larval Aedes aegypti (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moeun Chhum</w:t>
+                <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gutierrez-Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05156-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571708v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">Plastic pollution and infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Nuñez</w:t>
+                <w:t xml:space="preserve">Yves Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.4490. </w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.e842-e845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(22)00198-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03744692v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Shifts, Phenotypic Clines, and Fitness Costs Associated With Cold Tolerance in the Asian Tiger Mosquito</w:t>
               </w:r>
@@ -3968,64 +3968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF MS: An effective tool for a global surveillance of dengue vector species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,1190 +4200,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosquito diversity (Diptera: Culicidae) and medical importance, in a bird sanctuary inside the flooded forest of Prek Toal, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chea Sokha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1944789⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.1221 - 1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2021.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03265221v1</w:t>
+                <w:t xml:space="preserve">hal-03759284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito diversity (Diptera: Culicidae) and medical importance, in a bird sanctuary inside the flooded forest of Prek Toal, Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosquito Vector Competence for Japanese Encephalitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Auerswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chea Sokha</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2021.08.001⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13061154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759284v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito Vector Competence for Japanese Encephalitis Virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Chevalier</w:t>
+                <w:t xml:space="preserve">The Ecology and Evolution of Japanese Encephalitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mulvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13061154⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10121534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322641v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03576367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of the range of Eupatorus siamensis (Castelnau, 1867) (Coleoptera: Scarabaeidae: Dynastinae) in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sin Sopha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doeurk Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chhorn Soksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology and Evolution of Japanese Encephalitis Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : From genomic characterization to high‐throughput field detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mulvey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Fréderic Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graham Burgess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David T. Williams</w:t>
+                <w:t xml:space="preserve">Tristan Cumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10121534⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1009-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03576367v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : From genomic characterization to high‐throughput field detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Tey Putita Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Laporte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cumer</w:t>
+                <w:t xml:space="preserve">Sylvie Russet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.1009-1022. </w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1346-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.13177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1944789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209039v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03265221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication Variance of African and Asian Lineage Zika Virus Strains in Different Cell Lines, Mosquitoes and Mice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent and massive invasion of Aedes (Stegomyia) albopictus (Skuse, 1894) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saraden In</w:t>
+                <w:t xml:space="preserve">P.O. Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borin Peng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061250⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04633-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257472v1</w:t>
+                <w:t xml:space="preserve">hal-03170217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and massive invasion of Aedes (Stegomyia) albopictus (Skuse, 1894) in Phnom Penh, Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host-Feeding Preference and Diel Activity of Mosquito Vectors of the Japanese Encephalitis Virus in Rural Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Maquart</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04633-5⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10030376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03170217v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Feeding Preference and Diel Activity of Mosquito Vectors of the Japanese Encephalitis Virus in Rural Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Replication Variance of African and Asian Lineage Zika Virus Strains in Different Cell Lines, Mosquitoes and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tey Putita Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Auerswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraden In</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sony Yean</w:t>
+                <w:t xml:space="preserve">Borin Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brengues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Senglong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.376. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10030376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209045v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checklist of the mosquito fauna (Diptera, Culicidae) of Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,546 +5575,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and diversity of mosquito vectors of Japanese encephalitis virus in Kandal province, Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">Strategic Approach, Advances, and Challenges in the Development and Application of the SIT for Area-Wide Control of Aedes albopictus Mosquitoes in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia F Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2020.08.018⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11110770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945673v1</w:t>
+                <w:t xml:space="preserve">hal-02998350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Approach, Advances, and Challenges in the Development and Application of the SIT for Area-Wide Control of Aedes albopictus Mosquitoes in Reunion Island</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High diversity of mosquito vectors in Cambodian primary schools and consequences for arbovirus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.770. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0233669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects11110770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998350v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of mosquito vectors in Cambodian primary schools and consequences for arbovirus transmission</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecomore 2 project in Cambodia: Integrated vector management for dengue vectors in schools in an entomological/epidemiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Chhuoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233669⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (Supplement 1), p. 487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.09.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053997v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomore 2 project in Cambodia: Integrated vector management for dengue vectors in schools in an entomological/epidemiological approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Suor</w:t>
+                <w:t xml:space="preserve">Dynamics and diversity of mosquito vectors of Japanese encephalitis virus in Kandal province, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borin Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senglong Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (Supplement 1), p. 487. </w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.1048-1054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.09.1271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2020.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209043v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First record of Cheironotus parryi Grey, 1848 (Coleoptera: Euchirinae) in Cambodia</w:t>
               </w:r>
@@ -6353,965 +6353,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03209032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new phlebotomine sandflies (Diptera: Psychodidae) from the forest edge in Madagascar: the anthropophilic Phlebotomus artemievi sp. nov. and Sergentomyia maroantsetra ensis sp. nov.</w:t>
+                <w:t xml:space="preserve">Current vector research challenges in the greater Mekong subregion for dengue, Malaria, and Other Vector-Borne Diseases: A report from a multisectoral workshop March 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
+                <w:t xml:space="preserve">Rebecca C. Christofferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Daniel M. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Golden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Hans J. Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Hii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06639-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.e0008302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079914v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Uranotaenia species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Woog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.0000.0.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03209035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current vector research challenges in the greater Mekong subregion for dengue, Malaria, and Other Vector-Borne Diseases: A report from a multisectoral workshop March 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new phlebotomine sandflies (Diptera: Psychodidae) from the forest edge in Madagascar: the anthropophilic Phlebotomus artemievi sp. nov. and Sergentomyia maroantsetra ensis sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. Overgaard</w:t>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Hii</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Devine</w:t>
+                <w:t xml:space="preserve">Christopher D. Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (7), pp.e0008302. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (4), pp.1177-1199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06639-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209037v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura B Dickson</w:t>
+                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Discrimination of &amp;lt;em&amp;gt;Uranotaenia&amp;lt;/em&amp;gt; species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits&amp;lt;/strong&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Woog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4801.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862309v1</w:t>
+                <w:t xml:space="preserve">hal-03739825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Discrimination of &amp;lt;em&amp;gt;Uranotaenia&amp;lt;/em&amp;gt; species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits&amp;lt;/strong&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lequime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura B Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.veaa018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4801.1.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739825v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 2: Epidemiological distribution of o'nyong-nyong virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal and vertical distribution of mosquitoes (Diptera: Culicidae) in the rainforest of Maromizaha, Madagascar: implications for pathogen transmission to humans and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pezzi</w:t>
+                <w:t xml:space="preserve">Fano J Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Woog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.D. Labeaud</w:t>
+                <w:t xml:space="preserve">Manou R Raharinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. B Reusken</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Vasilakis</w:t>
+                <w:t xml:space="preserve">Jonah Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104611⟩</w:t>
+              <w:t xml:space="preserve">Austral Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.897 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aen.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02305872v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and vertical distribution of mosquitoes (Diptera: Culicidae) in the rainforest of Maromizaha, Madagascar: implications for pathogen transmission to humans and animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 2: Epidemiological distribution of o'nyong-nyong virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Labeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano J Randrianambinintsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Friederike Woog</w:t>
+                <w:t xml:space="preserve">C.B. B Reusken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manou R Raharinirina</w:t>
+                <w:t xml:space="preserve">J.F. Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonah Ratsimbazafy</w:t>
+                <w:t xml:space="preserve">N. Vasilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.897 - 906. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.104611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aen.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209030v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02305872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
               </w:r>
@@ -7425,459 +7425,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02325649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 3: Epidemiological distribution of Mayaro virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field assessment of insecticide dusting and bait station treatment impact against rodent flea and house flea species in the Madagascar plague context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Rodriguez-Morales</w:t>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Reusken</w:t>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.D. Labeaud</w:t>
+                <w:t xml:space="preserve">Nadia Lova Razafimahatratra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104610⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02305886v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GloPID-R report on Chikungunya, O'nyong-nyong and Mayaro virus, part I: Biological diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.B. B Reusken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. C Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. F Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 166, pp.66-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02081240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field assessment of insecticide dusting and bait station treatment impact against rodent flea and house flea species in the Madagascar plague context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 3: Epidemiological distribution of Mayaro virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lova Razafimahatratra</w:t>
+                <w:t xml:space="preserve">A.J. Rodriguez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girod</w:t>
+                <w:t xml:space="preserve">C.B. Reusken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+                <w:t xml:space="preserve">G.S. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Labeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007604. </w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.104610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209025v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02305886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 5: Entomological aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,693 +7961,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
+                <w:t xml:space="preserve">Vector competence of Culex antennatus and Anopheles coustani mosquitoes for Rift Valley fever virus in Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Caron</w:t>
+                <w:t xml:space="preserve">T. N. J. J. Nepomichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattanak Chheang</w:t>
+                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nop Puthea</w:t>
+                <w:t xml:space="preserve">S. F. Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meng Soda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">J.-P. Ravalohery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.10.025⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01739344v1</w:t>
+                <w:t xml:space="preserve">pasteur-01717503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing bio-efficacy of insecticide-treated nets with fewer mosquitoes for enhanced malaria control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pothin</w:t>
+                <w:t xml:space="preserve">Risk of maritime introduction of plague from Madagascar to Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rogier</w:t>
+                <w:t xml:space="preserve">Thomas Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kesteman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mansotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34979-3⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.140 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01968115v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01920188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector competence of Culex antennatus and Anopheles coustani mosquitoes for Rift Valley fever virus in Madagascar.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. N. J. J. Nepomichene</w:t>
+                <w:t xml:space="preserve">Resistance of Aedes aegypti (Diptera: Culicidae) Populations to Deltamethrin, Permethrin, and Temephos in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+                <w:t xml:space="preserve">Sergio Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Andriamandimby</w:t>
+                <w:t xml:space="preserve">Didot Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Ravalohery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+                <w:t xml:space="preserve">Ay Sao Sarady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12291⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.158 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1010539517753876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01717503v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03054020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of maritime introduction of plague from Madagascar to Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+                <w:t xml:space="preserve">Testing bio-efficacy of insecticide-treated nets with fewer mosquitoes for enhanced malaria control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pothin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Margueron</w:t>
+                <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.07.029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34979-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01920188v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01968115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Aedes aegypti (Diptera: Culicidae) Populations to Deltamethrin, Permethrin, and Temephos in Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Lopes</w:t>
+                <w:t xml:space="preserve">Rattanak Chheang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didot Prasetyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Hustedt</w:t>
+                <w:t xml:space="preserve">Nop Puthea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ay Sao Sarady</w:t>
+                <w:t xml:space="preserve">Meng Soda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (2), pp.158 - 166. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.74 - 79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1010539517753876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054020v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Wolbachia strains in Anopheles malaria vectors from Sub-Saharan Africa</w:t>
               </w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Chouin-Carneiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diawo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8897,103 +8897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4399 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9155,815 +9155,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01966315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian malaria on Madagascar: bird hosts and putative vector mosquitoes of different Plasmodium lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plague risk in vulnerable community: assessment of Xenopsylla cheopis susceptibility to insecticides in Malagasy prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Schmid</w:t>
+                <w:t xml:space="preserve">Jean Vergain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Dinkel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Marcel Kavaruganda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1939-x⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-017-0356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01649182v1</w:t>
+                <w:t xml:space="preserve">pasteur-01655540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plague risk in vulnerable community: assessment of Xenopsylla cheopis susceptibility to insecticides in Malagasy prisons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+                <w:t xml:space="preserve">Population dynamics of mosquito species in a West Nile virus endemic area in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vergain</w:t>
+                <w:t xml:space="preserve">Catherine Cetre-Sossah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marcel Kavaruganda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+                <w:t xml:space="preserve">Tsiriniaina Rakotondranaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40249-017-0356-5⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2017005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01655540v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of mosquito species in a West Nile virus endemic area in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
+                <w:t xml:space="preserve">Genetic structure and gene flow of the flea Xenopsylla cheopis in Madagascar and Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cetre-Sossah</w:t>
+                <w:t xml:space="preserve">Sandra Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsiriniaina Rakotondranaivo</w:t>
+                <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cardinale</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phillip C Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (3), 11 p. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2017005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2290-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601606v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01651733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and gene flow of the flea Xenopsylla cheopis in Madagascar and Mayotte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avian malaria on Madagascar: bird hosts and putative vector mosquitoes of different Plasmodium lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Telfer</w:t>
+                <w:t xml:space="preserve">Sandrine Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delatte</w:t>
+                <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip C Watts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+                <w:t xml:space="preserve">Ute Mackenstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.347. </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2290-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1939-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01651733v1</w:t>
+                <w:t xml:space="preserve">pasteur-01649182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness and accuracy of MALDI-TOF mass spectrometry as a supplementary tool to identify mosquito vector species and to invest in development of international database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of Fipronil as a Systemic Control Agent Against Xenopsylla cheopis (Siphonaptera: Pulicidae) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Andrianinarivomanana</w:t>
+                <w:t xml:space="preserve">D M Rajonhson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rakotondrasoa</w:t>
+                <w:t xml:space="preserve">A. Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Collard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">S. Rahelinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12230⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.411-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjw200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519565v1</w:t>
+                <w:t xml:space="preserve">pasteur-01649320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Fipronil as a Systemic Control Agent Against Xenopsylla cheopis (Siphonaptera: Pulicidae) in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D M Rajonhson</w:t>
+                <w:t xml:space="preserve">Usefulness and accuracy of MALDI-TOF mass spectrometry as a supplementary tool to identify mosquito vector species and to invest in development of international database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miarinjara</w:t>
+                <w:t xml:space="preserve">T. M. Andrianinarivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rahelinirina</w:t>
+                <w:t xml:space="preserve">A. Rakotondrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rajerison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">J. M. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 54 (2), pp.411-417. </w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.289-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjw200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mve.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01649320v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient method for establishing F1 progeny from wild populations of Anopheles mosquitoes.</w:t>
               </w:r>
@@ -10066,51 +10066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability monitoring of long-lasting insecticidal (mosquito) nets (LLINs) in Madagascar: physical integrity and insecticidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Raharinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10170,64 +10170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenopsylla brasiliensis Fleas in Plague Focus Areas, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10300,51 +10300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evaluation of bendiocarb in experimental huts using different substrates in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiery Nepomichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10352,51 +10352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Assoukpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10430,51 +10430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of West Nile virus circulation and outbreak risk in Madagascar: Entomological and ornithological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10547,51 +10547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility status of Anopheles arabiensis (Diptera: Culicidae) commonly used as biological materials for evaluations of malaria vector control tools in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haja Johnson Velonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10703,51 +10703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michel Rakotoharinome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ravaomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147589. </w:t>
@@ -10798,77 +10798,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated checklist of mosquito species (Diptera: Culicidae) from Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Michael Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10902,51 +10902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Perspectives on Plague Vector Control in Madagascar: Susceptibility Status of Xenopsylla cheopis to 12 Insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10987,733 +10987,733 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01947900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria case in Madagascar, probable implication of a new vector, Anopheles coustani</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do holes in long-lasting insecticidal nets compromise their efficacy against pyrethroid resistant Anopheles gambiae and Culex quinquefasciatus? Results from a release-recapture study in experimental huts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery Nirina J. J. Népomichène</w:t>
+                <w:t xml:space="preserve">Olivier J T Briët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Tata</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Bouraima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-1004-9⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0836-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291971v1</w:t>
+                <w:t xml:space="preserve">pasteur-01191561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review Article: A Review of Mosquitoes Associated with Rift Valley Fever Virus in Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Species Diversity, Abundance, and Host Preferences of Mosquitoes (Diptera: Culicidae) in Two Different Ecotypes of Madagascar With Recent RVFV Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Nirina Jean Jose Nepomichene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohal Elissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjv120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291994v1</w:t>
+                <w:t xml:space="preserve">hal-01290455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do holes in long-lasting insecticidal nets compromise their efficacy against pyrethroid resistant Anopheles gambiae and Culex quinquefasciatus? Results from a release-recapture study in experimental huts.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular detection of six (endo-) symbiotic bacteria in Belgian mosquitoes: first step towards the selection of appropriate paratransgenesis candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boukraa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Bawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Francis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0836-7⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.1391-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-015-4873-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01191561v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Diversity, Abundance, and Host Preferences of Mosquitoes (Diptera: Culicidae) in Two Different Ecotypes of Madagascar With Recent RVFV Transmission</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Increase in tolerance of Aedes aegypti larvae (Diptera: Culicidae) to the insecticide temephos after exposure to atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">African Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.110-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4001/003.023.0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjv120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01290455v1</w:t>
+                <w:t xml:space="preserve">hal-01290772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of six (endo-) symbiotic bacteria in Belgian mosquitoes: first step towards the selection of appropriate paratransgenesis candidates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Francis</w:t>
+                <w:t xml:space="preserve">Malaria case in Madagascar, probable implication of a new vector, Anopheles coustani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Nirina J. J. Népomichène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-1004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-015-4873-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291985v1</w:t>
+                <w:t xml:space="preserve">hal-01291971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in tolerance of Aedes aegypti larvae (Diptera: Culicidae) to the insecticide temephos after exposure to atrazine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Review Article: A Review of Mosquitoes Associated with Rift Valley Fever Virus in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.110-119. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.722-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4001/003.023.0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290772v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past and new challenges for malaria control and elimination: the role of operational research for innovation in designing interventions</w:t>
               </w:r>
@@ -11859,51 +11859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C. Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11969,516 +11969,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera: Pulicidae) Susceptibility to Deltamethrin in Madagascar</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Entomological and parasitological impacts of indoor residual spraying with DDT, alphacypermethrin and deltamethrin in the western foothill area of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroafy E Rakotondrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111998⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03208988v1</w:t>
+                <w:t xml:space="preserve">pasteur-01076886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomological and parasitological impacts of indoor residual spraying with DDT, alphacypermethrin and deltamethrin in the western foothill area of Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+                <w:t xml:space="preserve">Sugar-source preference, sugar intake and relative nutritional benefits in Anopheles arabiensis males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-21⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, supplement, pp.S70--S79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01076886v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-source preference, sugar intake and relative nutritional benefits in Anopheles arabiensis males</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yersinia pestis in Pulex irritans Fleas during Plague Outbreak, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 132, supplement, pp.S70--S79. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.1414-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1509.090442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285436v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03208987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis in Pulex irritans Fleas during Plague Outbreak, Madagascar</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera: Pulicidae) Susceptibility to Deltamethrin in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohal Elissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (8), pp.1414-1415. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e111998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1509.090442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03208987v1</w:t>
+                <w:t xml:space="preserve">pasteur-03208988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When mothers anticipate: Effects of the prediapause stage on embryo development time and of maternal photoperiod on eggs of a temperate and a tropical strains of Aedes albopictus (Diptera: Culicidae)</w:t>
               </w:r>
@@ -12702,64 +12702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Habitat Structuring Aedes albopictus Populations in Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12875,51 +12875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C. Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave D. Chadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13110,273 +13110,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of insecticide Bacillus thuringiensis subsp. israelensis treatments on resistance and enzyme activities in Aedes rusticus larvae (Diptera: Culicidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A review of control methods and resistance mechanisms in stored-product insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Jego</w:t>
+                <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp.213--229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485311000654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274596v1</w:t>
+                <w:t xml:space="preserve">hal-01274601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of control methods and resistance mechanisms in stored-product insects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Influence of insecticide Bacillus thuringiensis subsp. israelensis treatments on resistance and enzyme activities in Aedes rusticus larvae (Diptera: Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zhang</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.75--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0007485311000654⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274601v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic and biotic factors associated with the presence of Anopheles arabiensis immatures and their abundance in naturally occurring and man-made aquatic habitats</w:t>
               </w:r>
@@ -13388,51 +13388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C. Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manpionona Rakotondranary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13496,51 +13496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterile insect technique: targeted control without insecticide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medecine Tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 Spec No, pp.60--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13712,77 +13712,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural functions of grooming in male Aedes albopictus (Diptera: Culicidae), the Asian tiger mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (4), pp.359-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13816,103 +13816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of multiple inseminations in the field in Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e42040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13972,64 +13972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14080,51 +14080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual performance of male mosquito Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie R. L. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14132,51 +14132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Merancienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.454--459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14365,64 +14365,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14486,51 +14486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cytochrome P450 monooxygenases in the response of mosquito larvae to dietary plant xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14619,51 +14619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do herbicide treatments reduce the sensitivity of mosquito larvae to insecticides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14671,51 +14671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65 (4), pp.721-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14761,51 +14761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Aedes aegypti (Diptera : Culicidae) larvae to three xenobiotic exposures: Larval tolerance and detoxifying enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14813,51 +14813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.470-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15072,51 +15072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05477629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soumount&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot B Prasetyo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theary Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Krib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoya Sen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Budi Prasetyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Depaquit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonizzoni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2486012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102478" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102570" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokkeang Leng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanory Long" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06892-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantrea Vong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05166-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06481-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Veseli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heafield" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15050358" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937254v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upik Kesumawati Hadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Kazim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012269" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansophea Chhin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfimm/iqae003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Jeffries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Tantely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perparim Kadriaj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus S C Blagrove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lytra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20761.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhuoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeun Chhum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2023.102064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131099v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Froehlich" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00198-X" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759288v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonesavanh Luangamath" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothasine Phommavanh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaekey Vungkyly" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270987" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Reuss" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05414-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571708v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05156-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abm-2022-0015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2021.08.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061154" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759281v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Sopha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doeurk Bros" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhorn Soksan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mulvey" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Williams" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121534" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13177" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257472v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061250" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Maquart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04633-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03209045v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030376" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sockhom Mey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhuoy Kalyan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kimly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhum Moeun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945673v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2020.08.018" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia F Oliva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110770" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053997v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233669" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209043v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuoy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yean" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.09.1271" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopha Sin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksan Chhorm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satha Phak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyna Doum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanney Keo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Ly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunleng Sam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0453" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03079914v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jos&#233; Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Golden" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06639-x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jose Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Woog" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.0000.0.0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209037v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C. Christofferson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Parker" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Overgaard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Devine" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008302" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03739825v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4801.1.9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Labeaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. B Reusken" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Drexler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104611" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209030v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano J Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou R Raharinirina" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Ratsimbazafy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12427" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305886v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Morales" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Reusken" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Ribeiro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104610" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02081240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Weaver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Drexler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209025v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lova Razafimahatratra" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007604" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406972v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Rosa-Freitas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Rua" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. F P Ng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968115v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pothin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiarizaha Randriamaherijaona" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34979-3" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920188v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Margueron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mansotte" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.07.029" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054020v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Prasetyo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Sao Sarady" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517753876" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967418v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Jeffries" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gena G. Lawrence" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Golovko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kristan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orsborne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.14765.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01802608v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Chouin-Carneiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2018.01.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Hurn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35658-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649182v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schmid" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mackenstedt" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1939-x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Kavaruganda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0356-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiriniaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01651733v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Watts" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2290-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519565v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Andrianinarivomanana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Collard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12230" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Rajonhson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miarinjara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajerison" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw200" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01441061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery N Nepomichene" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Andrianaivolambo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1681-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Raharinjatovo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2419-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01969647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nepomichene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Assoukpa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1345-z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirinaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016058" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209003v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Johnson Velonirina" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1406-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Michael Tantely" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01947900v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004414" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291971v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina J. J. N&#233;pomich&#232;ne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tata" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1004-9" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291994v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0421" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01191561v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J T Bri&#235;t" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N'Guessan" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0836-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290455v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Jean Jose Nepomichene" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv120" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291985v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukraa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bawin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Francis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4873-5" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290772v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilquin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravanel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4001/003.023.0116" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199794v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Gu&#233;rin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lautissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nosten" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0802-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285417v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C. Gouagna" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.011" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXV78185-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208988v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111998" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01076886v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroafy E Rakotondrainibe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-21" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kerampran" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208987v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1509.090442" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03137075v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vernichon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadilhac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091170" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274580v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002111" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274575v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave D. Chadee" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6259R.1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274583v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia F. Oliva" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Maier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie R. L. Gilles" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.11.010" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZ67HPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274596v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jego" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravanel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.02.001" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8LXZP9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274601v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000654" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274595v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpionona Rakotondranary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-96" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285447v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049414" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122620v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-012-0126-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274602v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042040" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638831v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C Gouagna" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-121" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285456v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merancienne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2011.00962.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLRCJ7B4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208970v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Akinkurolere" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Chen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/029.102.0219" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00320786v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serandour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-115" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. David" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.02.004" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCPL27N9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317760v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveton" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.02.032" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-918J5T6Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293860v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-267R2.1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N07N1WH2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05477629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soumount&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot B Prasetyo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theary Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Krib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoya Sen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Budi Prasetyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Depaquit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonizzoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2486012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102570" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokkeang Leng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanory Long" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06892-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantrea Vong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05166-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06481-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upik Kesumawati Hadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Kazim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012269" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Veseli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heafield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15050358" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansophea Chhin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfimm/iqae003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Jeffries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Tantely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perparim Kadriaj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus S C Blagrove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lytra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20761.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhuoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeun Chhum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2023.102064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonesavanh Luangamath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothasine Phommavanh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaekey Vungkyly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270987" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Reuss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05414-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05156-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Froehlich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00198-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abm-2022-0015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2021.08.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mulvey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Williams" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121534" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Sopha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doeurk Bros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhorn Soksan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Maquart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04633-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03209045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030376" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sockhom Mey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhuoy Kalyan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kimly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhum Moeun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia F Oliva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110770" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233669" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.09.1271" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945673v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2020.08.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopha Sin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksan Chhorm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satha Phak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyna Doum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanney Keo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Ly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunleng Sam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0453" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C. Christofferson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Parker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Overgaard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Devine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008302" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jose Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Woog" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.0000.0.0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03079914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jos&#233; Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Golden" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06639-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03739825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4801.1.9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209030v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano J Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou R Raharinirina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Ratsimbazafy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12427" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Labeaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. B Reusken" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Drexler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104611" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lova Razafimahatratra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007604" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02081240v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Weaver" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Drexler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.03.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Reusken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Ribeiro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104610" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406972v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Rosa-Freitas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Rua" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. F P Ng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920188v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Margueron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mansotte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.07.029" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054020v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Prasetyo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Sao Sarady" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517753876" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pothin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiarizaha Randriamaherijaona" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34979-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967418v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Jeffries" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gena G. Lawrence" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Golovko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kristan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orsborne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.14765.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01802608v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Chouin-Carneiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2018.01.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Hurn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35658-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Kavaruganda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0356-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiriniaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01651733v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Watts" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2290-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schmid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mackenstedt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1939-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Rajonhson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miarinjara" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajerison" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw200" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Andrianinarivomanana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Collard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12230" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01441061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery N Nepomichene" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Andrianaivolambo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1681-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Raharinjatovo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2419-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01969647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nepomichene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Assoukpa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1345-z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirinaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016058" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209003v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Johnson Velonirina" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1406-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Michael Tantely" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01947900v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004414" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01191561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J T Bri&#235;t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N'Guessan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0836-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Jean Jose Nepomichene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291985v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukraa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bawin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Francis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4873-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290772v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilquin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravanel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4001/003.023.0116" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291971v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina J. J. N&#233;pomich&#232;ne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tata" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1004-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291994v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0421" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199794v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Gu&#233;rin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lautissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nosten" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0802-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285417v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C. Gouagna" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.011" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXV78185-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01076886v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroafy E Rakotondrainibe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-21" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285436v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kerampran" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.022" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208987v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1509.090442" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111998" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03137075v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vernichon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadilhac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091170" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274580v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002111" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274575v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave D. Chadee" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6259R.1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274583v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia F. Oliva" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Maier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie R. L. Gilles" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.11.010" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZ67HPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274601v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000654" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274596v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jego" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravanel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.02.001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8LXZP9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274595v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpionona Rakotondranary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-96" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285447v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049414" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122620v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-012-0126-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274602v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042040" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638831v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C Gouagna" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-121" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285456v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merancienne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2011.00962.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLRCJ7B4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208970v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Akinkurolere" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Chen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/029.102.0219" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00320786v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serandour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-115" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. David" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.02.004" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCPL27N9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317760v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveton" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.02.032" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-918J5T6Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293860v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-267R2.1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N07N1WH2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>