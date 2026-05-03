--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (116)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,6959 +225,6959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05477629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of human borreliosis local transmission in Cambodia</w:t>
+                <w:t xml:space="preserve">Processing and mounting phlebotomine sand flies: a consensus guideline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sony Yean</w:t>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Laure Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108208⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424747v1</w:t>
+                <w:t xml:space="preserve">hal-05586287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamic of ticks infesting cattle (Bos indicus) farms in two provinces in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">First evidence of human borreliosis local transmission in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Krib</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saoya Sen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gauthier Delvallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0320879⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 163, pp.108208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2025.108208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070280v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Structure of the Invasive Asian Tiger Mosquito, Aedes albopictus , in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaret K Corley</w:t>
+                <w:t xml:space="preserve">Seasonal dynamic of ticks infesting cattle (Bos indicus) farms in two provinces in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
+                <w:t xml:space="preserve">Didot B Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter A Armbruster</w:t>
+                <w:t xml:space="preserve">Theary Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigel Beebe</w:t>
+                <w:t xml:space="preserve">Davy Krib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bega</w:t>
+                <w:t xml:space="preserve">Saoya Sen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.e0320879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0320879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070252v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution and environmental determinants of dengue vectors in Phnom Penh, Cambodia</w:t>
+                <w:t xml:space="preserve">Population Structure of the Invasive Asian Tiger Mosquito, Aedes albopictus , in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Margaret K Corley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokeang Hoeun</w:t>
+                <w:t xml:space="preserve">Luciano Veiga Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bros Doeurk</w:t>
+                <w:t xml:space="preserve">Peter A Armbruster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Girond</w:t>
+                <w:t xml:space="preserve">Nigel Beebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013667⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424745v1</w:t>
+                <w:t xml:space="preserve">hal-05070252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not here yet, but one bite away: Risk for vector-borne zoonotic diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mathieu</w:t>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rina Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424750v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brief Report : The sixth International Workshop on &amp;lt;i&amp;gt;Aedes albopictus&amp;lt;/i&amp;gt; : updating the main challenges against the globally invasive Asian tiger mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rina Chea</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2486012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067532v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Report : The sixth International Workshop on &amp;lt;i&amp;gt;Aedes albopictus&amp;lt;/i&amp;gt; : updating the main challenges against the globally invasive Asian tiger mosquito</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal distribution and environmental determinants of dengue vectors in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokeang Hoeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Girond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2486012⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.e0013667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078473v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluating the presence of Rhipicephalus australis (Acari: Ixodidae) in Southeast Asia: A phylogenetic approach based on Cambodian tick samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Not here yet, but one bite away: Risk for vector-borne zoonotic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102478⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.e0013802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070269v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Reevaluating the presence of Rhipicephalus australis (Acari: Ixodidae) in Southeast Asia: A phylogenetic approach based on Cambodian tick samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.102478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424751v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist and diversity of tick fauna associated with domestic animals in Cambodia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102570⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424748v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on survival, development and longevity of Aedes aegypti and Aedes albopictus (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Checklist and diversity of tick fauna associated with domestic animals in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theary Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Krib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoya Sen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-06892-y⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (6), pp.102570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424749v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">News from the forest of Mondulkiri: additions to the mosquito fauna of Cambodia (Diptera: Culicidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of temperature on survival, development and longevity of Aedes aegypti and Aedes albopictus (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokkeang Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanory Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2025064⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-06892-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424746v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles mosquitoes in Mondulkiri forest, Cambodia: abundance, distribution, seasonal patterns and Plasmodium prevalence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">News from the forest of Mondulkiri: additions to the mosquito fauna of Cambodia (Diptera: Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vantaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantrea Vong</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Chhoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-05166-9⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32, pp.75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2025064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070233v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kimly Heng</w:t>
+                <w:t xml:space="preserve">Anopheles mosquitoes in Mondulkiri forest, Cambodia: abundance, distribution, seasonal patterns and Plasmodium prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Chy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantrea Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-05166-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515831v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of dengue vectors in Cambodia: distribution, bionomics, vector competence, control and insecticide resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (1), pp.424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13071-024-06481-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for ticks and tick-borne diseases research in Southeast Asia: Insight from the first international symposium in Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdul Rahman Kazim</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04937254v1</w:t>
+                <w:t xml:space="preserve">hal-04515831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Metabolic Resistance and Not Voltage-Gated Sodium Channel Gene Mutation Is Associated with Pyrethroid Resistance of Aedes albopictus (Skuse, 1894) from Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuba Veseli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heafield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects15050358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583636v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Resistance and Not Voltage-Gated Sodium Channel Gene Mutation Is Associated with Pyrethroid Resistance of Aedes albopictus (Skuse, 1894) from Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Heafield</w:t>
+                <w:t xml:space="preserve">Challenges for ticks and tick-borne diseases research in Southeast Asia: Insight from the first international symposium in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upik Kesumawati Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rahman Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects15050358⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131045v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-vitro assessment of cutaneous immune responses to aedes mosquito salivary gland extract and dengue virus in Cambodian individuals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eakpor Piv</w:t>
+                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chansophea Chhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sokkeang Leng</w:t>
+                <w:t xml:space="preserve">Catherine Dauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxford Open Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/oxfimm/iqae003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650882v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial and microbial diversity of the invasive mosquito vector species Culex tritaeniorhynchus across its extensive inter-continental geographic range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-vitro assessment of cutaneous immune responses to aedes mosquito salivary gland extract and dengue virus in Cambodian individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+                <w:t xml:space="preserve">David Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perparim Kadriaj</w:t>
+                <w:t xml:space="preserve">Sokchea Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus S C Blagrove</w:t>
+                <w:t xml:space="preserve">Eakpor Piv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioanna Lytra</w:t>
+                <w:t xml:space="preserve">Chansophea Chhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokkeang Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (18), </w:t>
+              <w:t xml:space="preserve">Oxford Open Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.iqae003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.20761.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/oxfimm/iqae003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131008v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribosomal RNA (rRNA) sequences from 33 globally distributed mosquito species for improved metagenomics and species identification</w:t>
+                <w:t xml:space="preserve">Mitochondrial and microbial diversity of the invasive mosquito vector species Culex tritaeniorhynchus across its extensive inter-continental geographic range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Koh</w:t>
+                <w:t xml:space="preserve">Claire L Jeffries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+                <w:t xml:space="preserve">Luciano M Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Blanc</w:t>
+                <w:t xml:space="preserve">Perparim Kadriaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Marcus S C Blagrove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Lytra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.82762⟩</w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.20761.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03977506v1</w:t>
+                <w:t xml:space="preserve">hal-05131008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ribosomal RNA (rRNA) sequences from 33 globally distributed mosquito species for improved metagenomics and species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie HIDE</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cassandra Koh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Frangeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Ngoagouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12678⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e82762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.82762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04460748v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new species of Toxorhynchites (Diptera: Culicidae) from Nepenthes pitchers in Cambodia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie HIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2023.102064⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.737-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04947304v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-scale field assessment against the dengue vector Aedes aegypti using the auto-dissemination approach in an urban area of Vientiane, Lao PDR</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nothasine Phommavanh</w:t>
+                <w:t xml:space="preserve">Description of a new species of Toxorhynchites (Diptera: Culicidae) from Nepenthes pitchers in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaekey Vungkyly</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Chhuoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeun Chhum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.102064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2023.102064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759288v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dynamAedes: a unified modelling framework for invasive Aedes mosquitoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim van Bortel</w:t>
+                <w:t xml:space="preserve">Small-scale field assessment against the dengue vector Aedes aegypti using the auto-dissemination approach in an urban area of Vientiane, Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Reuss</w:t>
+                <w:t xml:space="preserve">Phonesavanh Luangamath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth Müller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Nothasine Phommavanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaekey Vungkyly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05414-4⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.e0270987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0270987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131086v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring insecticide resistance of adult and larval Aedes aegypti (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moeun Chhum</w:t>
+                <w:t xml:space="preserve">dynamAedes: a unified modelling framework for invasive Aedes mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele da Re</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim van Bortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Reuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.44. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05414-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05156-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03571708v1</w:t>
+                <w:t xml:space="preserve">hal-05131086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Gutierrez-Bugallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Nuñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (1), pp.4490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic pollution and infectious diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monitoring insecticide resistance of adult and larval Aedes aegypti (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Chhuoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeun Chhum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2542-5196(22)00198-X⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05156-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131099v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic Shifts, Phenotypic Clines, and Fitness Costs Associated With Cold Tolerance in the Asian Tiger Mosquito</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gaude</w:t>
+                <w:t xml:space="preserve">Plastic pollution and infectious diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laporte</w:t>
+                <w:t xml:space="preserve">Yves Froehlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinji Kasai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (5), pp.msac104. </w:t>
+              <w:t xml:space="preserve">Lancet Planetary Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.e842-e845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2542-5196(22)00198-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759287v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS: An effective tool for a global surveillance of dengue vector species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic Shifts, Phenotypic Clines, and Fitness Costs Associated With Cold Tolerance in the Asian Tiger Mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+                <w:t xml:space="preserve">Stéphanie Sherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Ballan</w:t>
+                <w:t xml:space="preserve">Jordan Tutagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malia Kainiu</w:t>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shinji Kasai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276488⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (5), pp.msac104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03866863v1</w:t>
+                <w:t xml:space="preserve">hal-03759287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito (Diptera: Culicidae) diversity and medical importance in Koh Kong mangrove forests, Cambodia</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MALDI-TOF MS: An effective tool for a global surveillance of dengue vector species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Ballan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Kainiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Biomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0276488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0276488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2478/abm-2022-0015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05131068v1</w:t>
+                <w:t xml:space="preserve">pasteur-03866863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito diversity (Diptera: Culicidae) and medical importance, in a bird sanctuary inside the flooded forest of Prek Toal, Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mosquito (Diptera: Culicidae) diversity and medical importance in Koh Kong mangrove forests, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chea Sokha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2021.08.001⟩</w:t>
+              <w:t xml:space="preserve">Asian Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.121 - 129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/abm-2022-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759284v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito Vector Competence for Japanese Encephalitis Virus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mosquito diversity (Diptera: Culicidae) and medical importance, in a bird sanctuary inside the flooded forest of Prek Toal, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chea Sokha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13061154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (4), pp.1221 - 1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2021.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322641v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology and Evolution of Japanese Encephalitis Virus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mosquito Vector Competence for Japanese Encephalitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Auerswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10121534⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13061154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03576367v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the range of Eupatorus siamensis (Castelnau, 1867) (Coleoptera: Scarabaeidae: Dynastinae) in Cambodia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : From genomic characterization to high‐throughput field detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chhorn Soksan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1009-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759281v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : From genomic characterization to high‐throughput field detection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cumer</w:t>
+                <w:t xml:space="preserve">The Ecology and Evolution of Japanese Encephalitis Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mulvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Burgess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13177⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10121534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209039v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03576367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Aubry</w:t>
+                <w:t xml:space="preserve">Expansion of the range of Eupatorus siamensis (Castelnau, 1867) (Coleoptera: Scarabaeidae: Dynastinae) in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+                <w:t xml:space="preserve">Sin Sopha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Russet</w:t>
+                <w:t xml:space="preserve">Doeurk Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhorn Soksan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03265221v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and massive invasion of Aedes (Stegomyia) albopictus (Skuse, 1894) in Phnom Penh, Cambodia</w:t>
+                <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Maquart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tey Putita Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Russet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04633-5⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1346-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1944789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170217v1</w:t>
+                <w:t xml:space="preserve">pasteur-03265221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Feeding Preference and Diel Activity of Mosquito Vectors of the Japanese Encephalitis Virus in Rural Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Replication Variance of African and Asian Lineage Zika Virus Strains in Different Cell Lines, Mosquitoes and Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tey Putita Ou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Auerswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraden In</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borin Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senglong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (6), pp.1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9061250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10030376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209045v1</w:t>
+                <w:t xml:space="preserve">hal-03257472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication Variance of African and Asian Lineage Zika Virus Strains in Different Cell Lines, Mosquitoes and Mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent and massive invasion of Aedes (Stegomyia) albopictus (Skuse, 1894) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04633-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9061250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03257472v1</w:t>
+                <w:t xml:space="preserve">hal-03170217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist of the mosquito fauna (Diptera, Culicidae) of Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Host-Feeding Preference and Diel Activity of Mosquito Vectors of the Japanese Encephalitis Virus in Rural Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2021056⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10030376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318784v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of carnivorous plants (Droseraceae, Lentibulariaceae and Nepenthaceae) from seasonally dry savannahs in Ratanakiri Province, Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Checklist of the mosquito fauna (Diptera, Culicidae) of Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2021056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759282v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Approach, Advances, and Challenges in the Development and Application of the SIT for Area-Wide Control of Aedes albopictus Mosquitoes in Reunion Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Damiens</w:t>
+                <w:t xml:space="preserve">Report of carnivorous plants (Droseraceae, Lentibulariaceae and Nepenthaceae) from seasonally dry savannahs in Ratanakiri Province, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia F Oliva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">François Sockhom Mey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">Chhuoy Kalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Kimly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhum Moeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998350v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High diversity of mosquito vectors in Cambodian primary schools and consequences for arbovirus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (6), pp.e0233669. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecomore 2 project in Cambodia: Integrated vector management for dengue vectors in schools in an entomological/epidemiological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Chhuoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (Supplement 1), p. 487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.09.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03209043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and diversity of mosquito vectors of Japanese encephalitis virus in Kandal province, Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">Strategic Approach, Advances, and Challenges in the Development and Application of the SIT for Area-Wide Control of Aedes albopictus Mosquitoes in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia F Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11110770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2020.08.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945673v1</w:t>
+                <w:t xml:space="preserve">hal-02998350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of Cheironotus parryi Grey, 1848 (Coleoptera: Euchirinae) in Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Dynamics and diversity of mosquito vectors of Japanese encephalitis virus in Kandal province, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borin Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senglong Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.1048-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2020.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209042v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ability of the Premise Condition Index to Identify Premises with Adult and Immature Aedes Mosquitoes in Kampong Cham, Cambodia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanney Keo</w:t>
+                <w:t xml:space="preserve">First record of Cheironotus parryi Grey, 1848 (Coleoptera: Euchirinae) in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokha Ly</w:t>
+                <w:t xml:space="preserve">Sopha Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bunleng Sam</w:t>
+                <w:t xml:space="preserve">Soksan Chhorm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satha Phak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.31-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209032v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current vector research challenges in the greater Mekong subregion for dengue, Malaria, and Other Vector-Borne Diseases: A report from a multisectoral workshop March 2019</w:t>
+                <w:t xml:space="preserve">Ability of the Premise Condition Index to Identify Premises with Adult and Immature Aedes Mosquitoes in Kampong Cham, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca C. Christofferson</w:t>
+                <w:t xml:space="preserve">John Hustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel M. Parker</w:t>
+                <w:t xml:space="preserve">Dyna Doum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans J. Overgaard</w:t>
+                <w:t xml:space="preserve">Vanney Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey Hii</w:t>
+                <w:t xml:space="preserve">Sokha Ly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Devine</w:t>
+                <w:t xml:space="preserve">Bunleng Sam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (7), pp.e0008302. </w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (6), pp.1432 - 1439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.19-0453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209037v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of Uranotaenia species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits</w:t>
+                <w:t xml:space="preserve">Current vector research challenges in the greater Mekong subregion for dengue, Malaria, and Other Vector-Borne Diseases: A report from a multisectoral workshop March 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+                <w:t xml:space="preserve">Rebecca C. Christofferson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Daniel M. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friederike Woog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Hans J. Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Hii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.0000.0.0⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.e0008302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209035v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new phlebotomine sandflies (Diptera: Psychodidae) from the forest edge in Madagascar: the anthropophilic Phlebotomus artemievi sp. nov. and Sergentomyia maroantsetra ensis sp. nov.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination of Uranotaenia species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Golden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Woog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06639-x⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.0000.0.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079914v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Discrimination of &amp;lt;em&amp;gt;Uranotaenia&amp;lt;/em&amp;gt; species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits&amp;lt;/strong&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Two new phlebotomine sandflies (Diptera: Psychodidae) from the forest edge in Madagascar: the anthropophilic Phlebotomus artemievi sp. nov. and Sergentomyia maroantsetra ensis sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher D. Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4801.1.9⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (4), pp.1177-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06639-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739825v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura B Dickson</w:t>
+                <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Discrimination of &amp;lt;em&amp;gt;Uranotaenia&amp;lt;/em&amp;gt; species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits&amp;lt;/strong&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Woog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4801.1.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862309v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal and vertical distribution of mosquitoes (Diptera: Culicidae) in the rainforest of Maromizaha, Madagascar: implications for pathogen transmission to humans and animals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+                <w:t xml:space="preserve">Novel genome sequences of cell-fusing agent virus allow comparison of virus phylogeny with the genetic structure of Aedes aegypti populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Baidaliuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fano J Randrianambinintsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Friederike Woog</w:t>
+                <w:t xml:space="preserve">Sebastian Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manou R Raharinirina</w:t>
+                <w:t xml:space="preserve">Isabelle Moltini-Conclois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonah Ratsimbazafy</w:t>
+                <w:t xml:space="preserve">Laura B Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austral Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58 (4), pp.897 - 906. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.veaa018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aen.12427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veaa018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209030v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 2: Epidemiological distribution of o'nyong-nyong virus</w:t>
               </w:r>
@@ -7291,4104 +7291,4108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02305872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Horizontal and vertical distribution of mosquitoes (Diptera: Culicidae) in the rainforest of Maromizaha, Madagascar: implications for pathogen transmission to humans and animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Fano J Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Woog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Yousfi</w:t>
+                <w:t xml:space="preserve">Manou R Raharinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Mousson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Vazeille</w:t>
+                <w:t xml:space="preserve">Jonah Ratsimbazafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11100904⟩</w:t>
+              <w:t xml:space="preserve">Austral Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (4), pp.897 - 906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aen.12427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02325649v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field assessment of insecticide dusting and bait station treatment impact against rodent flea and house flea species in the Madagascar plague context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lova Razafimahatratra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007604⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11100904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209025v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02325649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on Chikungunya, O'nyong-nyong and Mayaro virus, part I: Biological diagnostics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C.B. B Reusken</w:t>
+                <w:t xml:space="preserve">Field assessment of insecticide dusting and bait station treatment impact against rodent flea and house flea species in the Madagascar plague context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. C Weaver</w:t>
+                <w:t xml:space="preserve">Nadia Lova Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. F Drexler</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Busch</w:t>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 166, pp.66-81. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02081240v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 3: Epidemiological distribution of Mayaro virus</w:t>
+                <w:t xml:space="preserve">GloPID-R report on Chikungunya, O'nyong-nyong and Mayaro virus, part I: Biological diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. B Reusken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Rodriguez-Morales</w:t>
+                <w:t xml:space="preserve">S.C. C Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Reusken</w:t>
+                <w:t xml:space="preserve">J.F. F Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.D. Labeaud</w:t>
+                <w:t xml:space="preserve">M. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 172, pp.104610. </w:t>
+              <w:t xml:space="preserve">, 2019, 166, pp.66-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02305886v1</w:t>
+                <w:t xml:space="preserve">pasteur-02081240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 5: Entomological aspects</w:t>
+                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 3: Epidemiological distribution of Mayaro virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diallo</w:t>
+                <w:t xml:space="preserve">A.J. Rodriguez-Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G. G Rosa-Freitas</w:t>
+                <w:t xml:space="preserve">C.B. Reusken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vega-Rua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.F.P. F P Ng</w:t>
+                <w:t xml:space="preserve">G.S. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Labeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 174, pp.104670. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104670⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 172, pp.104610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406972v1</w:t>
+                <w:t xml:space="preserve">pasteur-02305886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector competence of Culex antennatus and Anopheles coustani mosquitoes for Rift Valley fever virus in Madagascar.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 5: Entomological aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. N. J. J. Nepomichene</w:t>
+                <w:t xml:space="preserve">M.G. G Rosa-Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+                <w:t xml:space="preserve">A. Vega-Rua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. F. Andriamandimby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+                <w:t xml:space="preserve">L.F.P. F P Ng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12291⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 174, pp.104670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01717503v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of maritime introduction of plague from Madagascar to Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+                <w:t xml:space="preserve">Vector competence of Culex antennatus and Anopheles coustani mosquitoes for Rift Valley fever virus in Madagascar.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. N. J. J. Nepomichene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+                <w:t xml:space="preserve">S. F. Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Margueron</w:t>
+                <w:t xml:space="preserve">J.-P. Ravalohery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Mansotte</w:t>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.07.029⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01920188v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01717503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of Aedes aegypti (Diptera: Culicidae) Populations to Deltamethrin, Permethrin, and Temephos in Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Risk of maritime introduction of plague from Madagascar to Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Lopes</w:t>
+                <w:t xml:space="preserve">Thomas Margueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didot Prasetyo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Hustedt</w:t>
+                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ay Sao Sarady</w:t>
+                <w:t xml:space="preserve">François Mansotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (2), pp.158 - 166. </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.140 - 143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1010539517753876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2018.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054020v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01920188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing bio-efficacy of insecticide-treated nets with fewer mosquitoes for enhanced malaria control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Resistance of Aedes aegypti (Diptera: Culicidae) Populations to Deltamethrin, Permethrin, and Temephos in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pothin</w:t>
+                <w:t xml:space="preserve">Sergio Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+                <w:t xml:space="preserve">Didot Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Hustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rogier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ay Sao Sarady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34979-3⟩</w:t>
+              <w:t xml:space="preserve">Asia-Pacific Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.158 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1010539517753876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01968115v1</w:t>
+                <w:t xml:space="preserve">hal-03054020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing bio-efficacy of insecticide-treated nets with fewer mosquitoes for enhanced malaria control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Caron</w:t>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rattanak Chheang</w:t>
+                <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nop Puthea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Kesteman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.10.025⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.16769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34979-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01739344v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01968115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Wolbachia strains in Anopheles malaria vectors from Sub-Saharan Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta-lactam resistance among Enterobacteriaceae in Cambodia: The four-year itch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire L. Jeffries</w:t>
+                <w:t xml:space="preserve">Rattanak Chheang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gena G. Lawrence</w:t>
+                <w:t xml:space="preserve">Nop Puthea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Golovko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Orsborne</w:t>
+                <w:t xml:space="preserve">Meng Soda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wellcome Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.14765.2⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.74 - 79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2017.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01967418v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01739344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of mosquito vectors of Zika virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Novel Wolbachia strains in Anopheles malaria vectors from Sub-Saharan Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gena G. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Calvez</w:t>
+                <w:t xml:space="preserve">George Golovko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Chouin-Carneiro</w:t>
+                <w:t xml:space="preserve">Mojca Kristan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diawo Diallo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Orsborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Wellcome Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micinf.2018.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/wellcomeopenres.14765.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01802608v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01967418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+                <w:t xml:space="preserve">An overview of mosquito vectors of Zika virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+                <w:t xml:space="preserve">Elodie Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Chouin-Carneiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diawo Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
+                <w:t xml:space="preserve">pasteur-01802608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse novel resident Wolbachia strains in Culicine mosquitoes from Madagascar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4399 (2), pp.181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35658-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01966315v1</w:t>
+                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plague risk in vulnerable community: assessment of Xenopsylla cheopis susceptibility to insecticides in Malagasy prisons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diverse novel resident Wolbachia strains in Culicine mosquitoes from Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliot Hurn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40249-017-0356-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35658-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01655540v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01966315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population dynamics of mosquito species in a West Nile virus endemic area in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
+                <w:t xml:space="preserve">Plague risk in vulnerable community: assessment of Xenopsylla cheopis susceptibility to insecticides in Malagasy prisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cetre-Sossah</w:t>
+                <w:t xml:space="preserve">Jean Vergain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsiriniaina Rakotondranaivo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Jean Marcel Kavaruganda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2017005⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases of Poverty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (1), pp.141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40249-017-0356-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601606v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01655540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and gene flow of the flea Xenopsylla cheopis in Madagascar and Mayotte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+                <w:t xml:space="preserve">Population dynamics of mosquito species in a West Nile virus endemic area in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Telfer</w:t>
+                <w:t xml:space="preserve">Catherine Cetre-Sossah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Delatte</w:t>
+                <w:t xml:space="preserve">Tsiriniaina Rakotondranaivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillip C Watts</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.347. </w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (3), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2290-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2017005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01651733v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avian malaria on Madagascar: bird hosts and putative vector mosquitoes of different Plasmodium lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure and gene flow of the flea Xenopsylla cheopis in Madagascar and Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Schmid</w:t>
+                <w:t xml:space="preserve">Sandra Telfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Dinkel</w:t>
+                <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ute Mackenstedt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
+                <w:t xml:space="preserve">Phillip C Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1939-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2290-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01649182v1</w:t>
+                <w:t xml:space="preserve">pasteur-01651733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Fipronil as a Systemic Control Agent Against Xenopsylla cheopis (Siphonaptera: Pulicidae) in Madagascar</w:t>
+                <w:t xml:space="preserve">Avian malaria on Madagascar: bird hosts and putative vector mosquitoes of different Plasmodium lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D M Rajonhson</w:t>
+                <w:t xml:space="preserve">Sandrine Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miarinjara</w:t>
+                <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rahelinirina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ute Mackenstedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjw200⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1939-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01649320v1</w:t>
+                <w:t xml:space="preserve">pasteur-01649182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness and accuracy of MALDI-TOF mass spectrometry as a supplementary tool to identify mosquito vector species and to invest in development of international database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+                <w:t xml:space="preserve">Effectiveness of Fipronil as a Systemic Control Agent Against Xenopsylla cheopis (Siphonaptera: Pulicidae) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Rajonhson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Andrianinarivomanana</w:t>
+                <w:t xml:space="preserve">A. Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rakotondrasoa</w:t>
+                <w:t xml:space="preserve">S. Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Collard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">M. Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.289-298. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.411-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mve.12230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjw200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519565v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01649320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method for establishing F1 progeny from wild populations of Anopheles mosquitoes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness and accuracy of MALDI-TOF mass spectrometry as a supplementary tool to identify mosquito vector species and to invest in development of international database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery N Nepomichene</w:t>
+                <w:t xml:space="preserve">T. M. Andrianinarivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">A. Rakotondrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bourgouin</w:t>
+                <w:t xml:space="preserve">J. M. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.21. </w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.289-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-1681-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mve.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01441061v1</w:t>
+                <w:t xml:space="preserve">hal-01519565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability monitoring of long-lasting insecticidal (mosquito) nets (LLINs) in Madagascar: physical integrity and insecticidal activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient method for establishing F1 progeny from wild populations of Anopheles mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Raharinjatovo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thiery N Nepomichene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2419-7⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-1681-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01649277v1</w:t>
+                <w:t xml:space="preserve">pasteur-01441061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopsylla brasiliensis Fleas in Plague Focus Areas, Madagascar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Durability monitoring of long-lasting insecticidal (mosquito) nets (LLINs) in Madagascar: physical integrity and insecticidal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Raharinjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.04.022⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209004v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01649277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evaluation of bendiocarb in experimental huts using different substrates in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thiery Nepomichene</w:t>
+                <w:t xml:space="preserve">Xenopsylla brasiliensis Fleas in Plague Focus Areas, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Assoukpa</w:t>
+                <w:t xml:space="preserve">Mireille Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Tojo R Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1), pp.293. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1345-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01969647v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of West Nile virus circulation and outbreak risk in Madagascar: Entomological and ornithological perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+                <w:t xml:space="preserve">First evaluation of bendiocarb in experimental huts using different substrates in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven M. Goodman</w:t>
+                <w:t xml:space="preserve">Thiery Nepomichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsirinaina Rakotondranaivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Jade Assoukpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2016058⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1345-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209005v1</w:t>
+                <w:t xml:space="preserve">pasteur-01969647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility status of Anopheles arabiensis (Diptera: Culicidae) commonly used as biological materials for evaluations of malaria vector control tools in Madagascar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Review of West Nile virus circulation and outbreak risk in Madagascar: Entomological and ornithological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven M. Goodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsirinaina Rakotondranaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-016-1406-3⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2016058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209003v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of West Nile Virus in Domestic Birds and Detection in 2 New Mosquito Species in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Susceptibility status of Anopheles arabiensis (Diptera: Culicidae) commonly used as biological materials for evaluations of malaria vector control tools in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haja Johnson Velonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147589. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-016-1406-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300687v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated checklist of mosquito species (Diptera: Culicidae) from Madagascar</w:t>
+                <w:t xml:space="preserve">High Prevalence of West Nile Virus in Domestic Birds and Detection in 2 New Mosquito Species in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Michael Tantely</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michel Rakotoharinome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ravaomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2016018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942689v1</w:t>
+                <w:t xml:space="preserve">hal-01300687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Perspectives on Plague Vector Control in Madagascar: Susceptibility Status of Xenopsylla cheopis to 12 Insecticides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">An updated checklist of mosquito species (Diptera: Culicidae) from Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Michael Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004414⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2016018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01947900v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do holes in long-lasting insecticidal nets compromise their efficacy against pyrethroid resistant Anopheles gambiae and Culex quinquefasciatus? Results from a release-recapture study in experimental huts.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Current Perspectives on Plague Vector Control in Madagascar: Susceptibility Status of Xenopsylla cheopis to 12 Insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (1), pp.332. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.e0004414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0836-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01191561v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01947900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Diversity, Abundance, and Host Preferences of Mosquitoes (Diptera: Culicidae) in Two Different Ecotypes of Madagascar With Recent RVFV Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do holes in long-lasting insecticidal nets compromise their efficacy against pyrethroid resistant Anopheles gambiae and Culex quinquefasciatus? Results from a release-recapture study in experimental huts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery Nirina Jean Jose Nepomichene</w:t>
+                <w:t xml:space="preserve">Olivier J T Briët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nohal Elissa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aziz Bouraima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjv120⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0836-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290455v1</w:t>
+                <w:t xml:space="preserve">pasteur-01191561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of six (endo-) symbiotic bacteria in Belgian mosquitoes: first step towards the selection of appropriate paratransgenesis candidates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species Diversity, Abundance, and Host Preferences of Mosquitoes (Diptera: Culicidae) in Two Different Ecotypes of Madagascar With Recent RVFV Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bawin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Boyer</w:t>
+                <w:t xml:space="preserve">Thiery Nirina Jean Jose Nepomichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Francis</w:t>
+                <w:t xml:space="preserve">Nohal Elissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.1391-1399. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-015-4873-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjv120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01291985v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in tolerance of Aedes aegypti larvae (Diptera: Culicidae) to the insecticide temephos after exposure to atrazine</w:t>
               </w:r>
@@ -11413,51 +11417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (1), pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11485,3447 +11489,3577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malaria case in Madagascar, probable implication of a new vector, Anopheles coustani</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of six (endo-) symbiotic bacteria in Belgian mosquitoes: first step towards the selection of appropriate paratransgenesis candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery Nirina J. J. Népomichène</w:t>
+                <w:t xml:space="preserve">S Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Tata</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">T Bawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-1004-9⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.1391-1399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-015-4873-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291971v1</w:t>
+                <w:t xml:space="preserve">hal-01291985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review Article: A Review of Mosquitoes Associated with Rift Valley Fever Virus in Madagascar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Malaria case in Madagascar, probable implication of a new vector, Anopheles coustani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery Nirina J. J. Népomichène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Tata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-1004-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291994v1</w:t>
+                <w:t xml:space="preserve">hal-01291971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and new challenges for malaria control and elimination: the role of operational research for innovation in designing interventions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Review Article: A Review of Mosquitoes Associated with Rift Valley Fever Virus in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0802-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), pp.722-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4269/ajtmh.14-0421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199794v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation in size estimates of Aedes albopictus population based on standard mark-release-recapture experiments in an urban area on Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Past and new challenges for malaria control and elimination: the role of operational research for innovation in designing interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis C. Gouagna</w:t>
+                <w:t xml:space="preserve">Philippe J Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Adeline Lautissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Dumont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Nosten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.89--96. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2014.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0802-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285417v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomological and parasitological impacts of indoor residual spraying with DDT, alphacypermethrin and deltamethrin in the western foothill area of Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variation in size estimates of Aedes albopictus population based on standard mark-release-recapture experiments in an urban area on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis C. Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-21⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.89--96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2014.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01076886v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-source preference, sugar intake and relative nutritional benefits in Anopheles arabiensis males</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yersinia pestis in Pulex irritans Fleas during Plague Outbreak, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.022⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.1414-1415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1509.090442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285436v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03208987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis in Pulex irritans Fleas during Plague Outbreak, Madagascar</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sugar-source preference, sugar intake and relative nutritional benefits in Anopheles arabiensis males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kerampran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 20 (8), pp.1414-1415. </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, supplement, pp.S70--S79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1509.090442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03208987v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera: Pulicidae) Susceptibility to Deltamethrin in Madagascar</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Entomological and parasitological impacts of indoor residual spraying with DDT, alphacypermethrin and deltamethrin in the western foothill area of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroafy E Rakotondrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03208988v1</w:t>
+                <w:t xml:space="preserve">pasteur-01076886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When mothers anticipate: Effects of the prediapause stage on embryo development time and of maternal photoperiod on eggs of a temperate and a tropical strains of Aedes albopictus (Diptera: Culicidae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera: Pulicidae) Susceptibility to Deltamethrin in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohal Elissa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.87 - 96. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (11), pp.e111998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.10.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137075v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03208988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal heterogeneities of Aedes albopictus density in La Reunion Island: rise and weakness of entomological indices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">When mothers anticipate: Effects of the prediapause stage on embryo development time and of maternal photoperiod on eggs of a temperate and a tropical strains of Aedes albopictus (Diptera: Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vernichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cadilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.87 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2014.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285435v1</w:t>
+                <w:t xml:space="preserve">hal-03137075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Habitat Structuring Aedes albopictus Populations in Réunion Island</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal heterogeneities of Aedes albopictus density in La Reunion Island: rise and weakness of entomological indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (3), pp.e91170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0091170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01274580v1</w:t>
+                <w:t xml:space="preserve">hal-01285435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diel Activity Patterns of Male Aedes albopictus in the Laboratory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Evidence of Habitat Structuring Aedes albopictus Populations in Réunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Delatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dave D. Chadee</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bouetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2987/12-6259R.1⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (3), pp.e2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274575v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of irradiation, presence of females, and sugar supply on the longevity of sterile males Aedes albopictus (Skuse) under semi-field conditions on Reunion Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco J. Maier</w:t>
+                <w:t xml:space="preserve">Diel Activity Patterns of Male Aedes albopictus in the Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie R. L. Gilles</w:t>
+                <w:t xml:space="preserve">L. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis C. Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Jacquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Lempérière</w:t>
+                <w:t xml:space="preserve">Dave D. Chadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.74--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2987/12-6259R.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274583v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of control methods and resistance mechanisms in stored-product insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Effects of irradiation, presence of females, and sugar supply on the longevity of sterile males Aedes albopictus (Skuse) under semi-field conditions on Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia F. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco J. Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">Jeremie R. L. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0007485311000654⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (3), pp.287--293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274601v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of insecticide Bacillus thuringiensis subsp. israelensis treatments on resistance and enzyme activities in Aedes rusticus larvae (Diptera: Culicidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A review of control methods and resistance mechanisms in stored-product insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2012.02.001⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (2), pp.213--229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007485311000654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01274596v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic and biotic factors associated with the presence of Anopheles arabiensis immatures and their abundance in naturally occurring and man-made aquatic habitats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis C. Gouagna</w:t>
+                <w:t xml:space="preserve">Influence of insecticide Bacillus thuringiensis subsp. israelensis treatments on resistance and enzyme activities in Aedes rusticus larvae (Diptera: Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manpionona Rakotondranary</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">Margot Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-96⟩</w:t>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62 (2), pp.75--81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274595v1</w:t>
+                <w:t xml:space="preserve">hal-01274596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique: targeted control without insecticide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Abiotic and biotic factors associated with the presence of Anopheles arabiensis immatures and their abundance in naturally occurring and man-made aquatic habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis C. Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpionona Rakotondranary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285447v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sterile insect technique for controlling populations of Aedes albopictus (Diptera: Culicidae) on Reunion Island: mating vigour of sterilized males</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sterile insect technique: targeted control without insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 Spec No, pp.60--62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285450v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural functions of grooming in male Aedes albopictus (Diptera: Culicidae), the Asian tiger mosquito</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
+                <w:t xml:space="preserve">The sterile insect technique for controlling populations of Aedes albopictus (Diptera: Culicidae) on Reunion Island: mating vigour of sterilized males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia F. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie R. L. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13355-012-0126-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122620v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of multiple inseminations in the field in Aedes albopictus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Behavioural functions of grooming in male Aedes albopictus (Diptera: Culicidae), the Asian tiger mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042040⟩</w:t>
+              <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (4), pp.359-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13355-012-0126-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274602v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution patterns of Anopheles arabiensis breeding sites in La Reunion Island--multi-year trend analysis of historical records from 1996-2009.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Evidence of multiple inseminations in the field in Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-4-121⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e42040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00638831v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual performance of male mosquito Aedes albopictus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal distribution patterns of Anopheles arabiensis breeding sites in La Reunion Island--multi-year trend analysis of historical records from 1996-2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis C Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2011.00962.x⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-4-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01285456v1</w:t>
+                <w:t xml:space="preserve">pasteur-00638831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism and Host-Location Preference in Habrobracon hebetor (Hymenoptera: Braconidae): Role of Refuge, Choice, and Host Instar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haoliang Chen</w:t>
+                <w:t xml:space="preserve">Sexual performance of male mosquito Aedes albopictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie R. L. Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+                <w:t xml:space="preserve">D. Merancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102 (2), pp.610-615. </w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.454--459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/029.102.0219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2011.00962.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208970v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How human practices have affected vector-borne diseases in the past: a study of malaria transmission in Alpine valleys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitism and Host-Location Preference in Habrobracon hebetor (Hymenoptera: Braconidae): Role of Refuge, Choice, and Host Instar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Girel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Ravanel</w:t>
+                <w:t xml:space="preserve">R. O Akinkurolere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lemperiere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haoliang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (2), pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/029.102.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00320786v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of cytochrome P450 monooxygenases in the response of mosquito larvae to dietary plant xenobiotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">How human practices have affected vector-borne diseases in the past: a study of malaria transmission in Alpine valleys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ball</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ranson</w:t>
+                <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36 (5), pp.410-420. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6, pp.115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.02.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-6-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00317761v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00320786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do herbicide treatments reduce the sensitivity of mosquito larvae to insecticides?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Involvement of cytochrome P450 monooxygenases in the response of mosquito larvae to dietary plant xenobiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raveton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ranson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.02.032⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (5), pp.410-420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00317760v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00317761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Do herbicide treatments reduce the sensitivity of mosquito larvae to insecticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Serandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lemperiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (4), pp.721-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00317760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Response of Aedes aegypti (Diptera : Culicidae) larvae to three xenobiotic exposures: Larval tolerance and detoxifying enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.470-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/05-267R2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00293860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId548"/>
+      <w:footerReference w:type="default" r:id="rId553"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15072,51 +15206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05477629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soumount&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424747v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108208" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot B Prasetyo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theary Ren" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Krib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoya Sen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320879" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424750v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Budi Prasetyo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Depaquit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonizzoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2486012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102478" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102570" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokkeang Leng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanory Long" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06892-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantrea Vong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05166-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126716v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06481-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcombe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upik Kesumawati Hadi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Kazim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012269" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Veseli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heafield" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15050358" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansophea Chhin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfimm/iqae003" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131008v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Jeffries" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Tantely" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perparim Kadriaj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus S C Blagrove" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lytra" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20761.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947304v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhuoy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeun Chhum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2023.102064" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759288v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonesavanh Luangamath" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothasine Phommavanh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaekey Vungkyly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270987" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131086v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Reuss" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05414-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05156-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131099v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Froehlich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00198-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abm-2022-0015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759284v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2021.08.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061154" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576367v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mulvey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Williams" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121534" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759281v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Sopha" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doeurk Bros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhorn Soksan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209039v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13177" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170217v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Maquart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04633-5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03209045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030376" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257472v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061250" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318784v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021056" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759282v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sockhom Mey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhuoy Kalyan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kimly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhum Moeun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia F Oliva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110770" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233669" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuoy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.09.1271" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945673v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2020.08.018" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209042v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopha Sin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksan Chhorm" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satha Phak" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209032v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyna Doum" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanney Keo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Ly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunleng Sam" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0453" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209037v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C. Christofferson" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Parker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Overgaard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Devine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008302" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jose Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Woog" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.0000.0.0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03079914v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jos&#233; Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Golden" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06639-x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03739825v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4801.1.9" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209030v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano J Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou R Raharinirina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Ratsimbazafy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12427" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Labeaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. B Reusken" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Drexler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104611" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209025v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lova Razafimahatratra" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007604" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02081240v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Weaver" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Drexler" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.03.009" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Reusken" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Ribeiro" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104610" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406972v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Rosa-Freitas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Rua" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. F P Ng" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104670" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920188v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Margueron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mansotte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.07.029" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054020v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Prasetyo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Sao Sarady" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517753876" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968115v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pothin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiarizaha Randriamaherijaona" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34979-3" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967418v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Jeffries" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gena G. Lawrence" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Golovko" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kristan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orsborne" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.14765.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01802608v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Chouin-Carneiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2018.01.006" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966315v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Hurn" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35658-z" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergain" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Kavaruganda" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0356-5" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiriniaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01651733v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Watts" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2290-6" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649182v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schmid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mackenstedt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1939-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649320v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Rajonhson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miarinjara" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajerison" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw200" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519565v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Andrianinarivomanana" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Collard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12230" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01441061v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery N Nepomichene" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Andrianaivolambo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1681-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Raharinjatovo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2419-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209004v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.022" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01969647v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nepomichene" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Assoukpa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1345-z" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209005v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirinaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016058" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209003v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Johnson Velonirina" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1406-3" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942689v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Michael Tantely" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016018" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01947900v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004414" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01191561v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J T Bri&#235;t" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N'Guessan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0836-7" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Jean Jose Nepomichene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291985v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukraa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bawin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Francis" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4873-5" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290772v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilquin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravanel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4001/003.023.0116" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291971v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina J. J. N&#233;pomich&#232;ne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tata" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1004-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291994v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0421" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199794v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyant" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Gu&#233;rin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lautissier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nosten" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0802-4" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285417v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C. Gouagna" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.011" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXV78185-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01076886v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroafy E Rakotondrainibe" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-21" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285436v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kerampran" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.022" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208987v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1509.090442" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208988v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111998" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03137075v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vernichon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadilhac" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.008" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285435v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091170" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274580v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002111" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274575v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillot" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave D. Chadee" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6259R.1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274583v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia F. Oliva" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Maier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie R. L. Gilles" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.11.010" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZ67HPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274601v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000654" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274596v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jego" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravanel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.02.001" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8LXZP9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274595v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpionona Rakotondranary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-96" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285447v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285450v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049414" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122620v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-012-0126-6" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274602v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042040" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638831v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C Gouagna" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-121" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285456v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merancienne" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2011.00962.x" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLRCJ7B4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208970v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Akinkurolere" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Chen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/029.102.0219" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00320786v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serandour" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-115" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317761v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. David" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranson" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.02.004" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCPL27N9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317760v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveton" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.02.032" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-918J5T6Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293860v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-267R2.1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N07N1WH2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05477629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soumount&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05586287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jos&#233; Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot B Prasetyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theary Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Krib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoya Sen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320879" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Budi Prasetyo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonizzoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2486012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Depaquit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102478" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokkeang Leng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanory Long" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06892-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantrea Vong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05166-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06481-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Veseli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heafield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15050358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upik Kesumawati Hadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Kazim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansophea Chhin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfimm/iqae003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Jeffries" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Tantely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perparim Kadriaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus S C Blagrove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lytra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20761.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhuoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeun Chhum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2023.102064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonesavanh Luangamath" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothasine Phommavanh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaekey Vungkyly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Reuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05414-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05156-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Froehlich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00198-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abm-2022-0015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2021.08.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061154" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13177" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mulvey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Williams" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121534" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Sopha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doeurk Bros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhorn Soksan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061250" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Maquart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04633-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03209045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030376" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sockhom Mey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhuoy Kalyan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kimly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhum Moeun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233669" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.09.1271" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia F Oliva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110770" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2020.08.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopha Sin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksan Chhorm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satha Phak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyna Doum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanney Keo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Ly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunleng Sam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0453" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209037v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C. Christofferson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Overgaard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Devine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jose Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Woog" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.0000.0.0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03079914v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Golden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06639-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03739825v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4801.1.9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Labeaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. B Reusken" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Drexler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104611" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano J Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou R Raharinirina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Ratsimbazafy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12427" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lova Razafimahatratra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007604" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02081240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Weaver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Drexler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.03.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Morales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Reusken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Ribeiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104610" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Rosa-Freitas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Rua" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. F P Ng" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104670" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Margueron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mansotte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.07.029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054020v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Prasetyo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Sao Sarady" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517753876" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pothin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiarizaha Randriamaherijaona" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34979-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Jeffries" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gena G. Lawrence" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Golovko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kristan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orsborne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.14765.2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01802608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Chouin-Carneiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2018.01.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966315v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Hurn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35658-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Kavaruganda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0356-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiriniaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01651733v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Watts" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2290-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schmid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mackenstedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1939-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Rajonhson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miarinjara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajerison" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw200" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Andrianinarivomanana" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Collard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12230" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01441061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery N Nepomichene" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Andrianaivolambo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1681-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Raharinjatovo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2419-7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01969647v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nepomichene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Assoukpa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1345-z" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirinaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209003v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Johnson Velonirina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1406-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Michael Tantely" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01947900v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004414" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01191561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J T Bri&#235;t" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N'Guessan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0836-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290455v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Jean Jose Nepomichene" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv120" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290772v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilquin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravanel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4001/003.023.0116" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291985v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukraa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bawin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Francis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4873-5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291971v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina J. J. N&#233;pomich&#232;ne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tata" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1004-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0421" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199794v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyant" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Gu&#233;rin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lautissier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nosten" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0802-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C. Gouagna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXV78185-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208987v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1509.090442" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kerampran" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCQHN0T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01076886v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroafy E Rakotondrainibe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-21" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208988v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111998" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03137075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vernichon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadilhac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.008" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285435v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091170" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274580v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002111" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274575v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave D. Chadee" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6259R.1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274583v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia F. Oliva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Maier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie R. L. Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.11.010" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZ67HPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274601v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000654" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274596v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jego" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravanel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.02.001" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8LXZP9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274595v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpionona Rakotondranary" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-96" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285447v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285450v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049414" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122620v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-012-0126-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274602v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042040" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638831v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C Gouagna" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-121" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285456v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merancienne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2011.00962.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLRCJ7B4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208970v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Akinkurolere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Chen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/029.102.0219" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00320786v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serandour" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-115" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317761v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. David" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.02.004" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317760v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveton" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.02.032" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-918J5T6Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293860v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-267R2.1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N07N1WH2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>