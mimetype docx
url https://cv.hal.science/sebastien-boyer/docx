--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -100,286 +100,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with loss to follow-up in HIV-infected patients, Ségou, Mali</w:t>
+                <w:t xml:space="preserve">Processing and mounting phlebotomine sand flies: a consensus guideline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Drabo</w:t>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Soumountéra</w:t>
+                <w:t xml:space="preserve">Laure Augendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Coulibaly</w:t>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Mallé</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Gaudart</w:t>
+                <w:t xml:space="preserve">Mathieu Loyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mali Medical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2026009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05477629v1</w:t>
+                <w:t xml:space="preserve">hal-05586287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and mounting phlebotomine sand flies: a consensus guideline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with loss to follow-up in HIV-infected patients, Ségou, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Augendre</w:t>
+                <w:t xml:space="preserve">M Drabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+                <w:t xml:space="preserve">A Soumountéra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
+                <w:t xml:space="preserve">D Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Loyer</w:t>
+                <w:t xml:space="preserve">M Mallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gaudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Mali Medical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 36 (1), pp.21-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05586287v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05477629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of human borreliosis local transmission in Cambodia</w:t>
               </w:r>
@@ -744,572 +744,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+                <w:t xml:space="preserve">Spatio-temporal distribution and environmental determinants of dengue vectors in Phnom Penh, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+                <w:t xml:space="preserve">Sokeang Hoeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rina Chea</w:t>
+                <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (10), pp.e0013667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067532v1</w:t>
+                <w:t xml:space="preserve">hal-05424745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brief Report : The sixth International Workshop on &amp;lt;i&amp;gt;Aedes albopictus&amp;lt;/i&amp;gt; : updating the main challenges against the globally invasive Asian tiger mosquito</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not here yet, but one bite away: Risk for vector-borne zoonotic diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bros Doeurk</w:t>
+                <w:t xml:space="preserve">Bruno Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2486012⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (12), pp.e0013802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05078473v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal distribution and environmental determinants of dengue vectors in Phnom Penh, Cambodia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Brief Report : The sixth International Workshop on &amp;lt;i&amp;gt;Aedes albopictus&amp;lt;/i&amp;gt; : updating the main challenges against the globally invasive Asian tiger mosquito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Bonizzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013667⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 12, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2025.2486012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424745v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05078473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not here yet, but one bite away: Risk for vector-borne zoonotic diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
+                <w:t xml:space="preserve">Emerging approaches to mosquito species identification: an overview with emphasis on nanopore sequencing technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mathieu</w:t>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rina Chea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (12), pp.e0013802. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62 (4), pp.760-767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjaf044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05424750v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reevaluating the presence of Rhipicephalus australis (Acari: Ixodidae) in Southeast Asia: A phylogenetic approach based on Cambodian tick samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1499,51 +1499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checklist and diversity of tick fauna associated with domestic animals in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theary Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1614,157 +1614,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on survival, development and longevity of Aedes aegypti and Aedes albopictus (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Anopheles mosquitoes in Mondulkiri forest, Cambodia: abundance, distribution, seasonal patterns and Plasmodium prevalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokkeang Leng</w:t>
+                <w:t xml:space="preserve">Sophy Chy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zanory Long</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantrea Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.362. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-06892-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-024-05166-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424749v1</w:t>
+                <w:t xml:space="preserve">hal-05070233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">News from the forest of Mondulkiri: additions to the mosquito fauna of Cambodia (Diptera: Culicidae)</w:t>
               </w:r>
@@ -1789,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimhuor Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vantaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalyan Chhoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,814 +1882,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anopheles mosquitoes in Mondulkiri forest, Cambodia: abundance, distribution, seasonal patterns and Plasmodium prevalence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Impact of temperature on survival, development and longevity of Aedes aegypti and Aedes albopictus (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bros Doeurk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophy Chy</w:t>
+                <w:t xml:space="preserve">Sokkeang Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantrea Vong</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zanory Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-024-05166-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-06892-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070233v1</w:t>
+                <w:t xml:space="preserve">hal-05424749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of dengue vectors in Cambodia: distribution, bionomics, vector competence, control and insecticide resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bros Doeurk</w:t>
+                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.424. </w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-024-06481-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126716v1</w:t>
+                <w:t xml:space="preserve">hal-04515831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes unalom sp. nov. in Cambodia, a new Stegomyia species close to Aedes albopictus (Diptera, Culicidae)</w:t>
+                <w:t xml:space="preserve">Review of dengue vectors in Cambodia: distribution, bionomics, vector competence, control and insecticide resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 27, pp.102233. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2024.102233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-024-06481-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515831v1</w:t>
+                <w:t xml:space="preserve">hal-05126716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Resistance and Not Voltage-Gated Sodium Channel Gene Mutation Is Associated with Pyrethroid Resistance of Aedes albopictus (Skuse, 1894) from Cambodia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bros Doeurk</w:t>
+                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
+                <w:t xml:space="preserve">Catherine Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuba Veseli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Heafield</w:t>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linavin Vuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/insects15050358⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131045v1</w:t>
+                <w:t xml:space="preserve">hal-04583636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges for ticks and tick-borne diseases research in Southeast Asia: Insight from the first international symposium in Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didot Budi Prasetyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
+                <w:t xml:space="preserve">Upik Kesumawati Hadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Kazim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (7), pp.e0012269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation patterns of Aedes mosquitoes in the Scutellaris Group: a mitochondrial perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+                <w:t xml:space="preserve">Metabolic Resistance and Not Voltage-Gated Sodium Channel Gene Mutation Is Associated with Pyrethroid Resistance of Aedes albopictus (Skuse, 1894) from Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bros Doeurk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dauga</w:t>
+                <w:t xml:space="preserve">Tuba Veseli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Pol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Linavin Vuth</w:t>
+                <w:t xml:space="preserve">Christian Heafield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.10930. </w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61573-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/insects15050358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583636v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-vitro assessment of cutaneous immune responses to aedes mosquito salivary gland extract and dengue virus in Cambodian individuals</w:t>
               </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eakpor Piv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansophea Chhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokkeang Leng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oxford Open Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (1), pp.iqae003. </w:t>
@@ -3067,312 +3067,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03977506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
+                <w:t xml:space="preserve">Description of a new species of Toxorhynchites (Diptera: Culicidae) from Nepenthes pitchers in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie HIDE</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kalyan Chhuoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimly Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeun Chhum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mve.12678⟩</w:t>
+              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.102064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aspen.2023.102064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460748v1</w:t>
+                <w:t xml:space="preserve">hal-04947304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a new species of Toxorhynchites (Diptera: Culicidae) from Nepenthes pitchers in Cambodia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Phylogeny and spatial distribution of Japanese encephalitis virus vector species in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rutaiwan Dusadeepong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalyan Chhuoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kimly Heng</w:t>
+                <w:t xml:space="preserve">Pierre‐Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moeun Chhum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mallorie HIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.102064. </w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.737-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aspen.2023.102064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mve.12678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04947304v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale field assessment against the dengue vector Aedes aegypti using the auto-dissemination approach in an urban area of Vientiane, Lao PDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoutmany Thammavong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Reuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15, </w:t>
@@ -3590,295 +3590,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
+                <w:t xml:space="preserve">Monitoring insecticide resistance of adult and larval Aedes aegypti (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyan Chhuoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimhuor Suor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeun Chhum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-022-05156-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03744692v1</w:t>
+                <w:t xml:space="preserve">hal-03571708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring insecticide resistance of adult and larval Aedes aegypti (Diptera: Culicidae) in Phnom Penh, Cambodia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moeun Chhum</w:t>
+                <w:t xml:space="preserve">Zika vector competence data reveals risks of outbreaks: the contribution of the European ZIKAlliance project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Gutierrez-Bugallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosilainy Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.44. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-022-05156-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32234-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571708v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03744692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic pollution and infectious diseases</w:t>
               </w:r>
@@ -4102,64 +4102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALDI-TOF MS: An effective tool for a global surveillance of dengue vector species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,420 +4555,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : From genomic characterization to high‐throughput field detection</w:t>
+                <w:t xml:space="preserve">The Ecology and Evolution of Japanese Encephalitis Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Peter Mulvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veasna Duong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
+                <w:t xml:space="preserve">Graham Burgess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Laporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tristan Cumer</w:t>
+                <w:t xml:space="preserve">David T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13177⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.1534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10121534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209039v1</w:t>
+                <w:t xml:space="preserve">pasteur-03576367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ecology and Evolution of Japanese Encephalitis Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expansion of the range of Eupatorus siamensis (Castelnau, 1867) (Coleoptera: Scarabaeidae: Dynastinae) in Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sin Sopha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mulvey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veasna Duong</w:t>
+                <w:t xml:space="preserve">Doeurk Bros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhorn Soksan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03576367v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the range of Eupatorus siamensis (Castelnau, 1867) (Coleoptera: Scarabaeidae: Dynastinae) in Cambodia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+                <w:t xml:space="preserve">A genomic amplification affecting a carboxylesterase gene cluster confers organophosphate resistance in the mosquito Aedes aegypti : From genomic characterization to high‐throughput field detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Haberkorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sin Sopha</w:t>
+                <w:t xml:space="preserve">Fréderic Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doeurk Bros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Tristan Cumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.1009-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759281v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
               </w:r>
@@ -5216,935 +5216,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent and massive invasion of Aedes (Stegomyia) albopictus (Skuse, 1894) in Phnom Penh, Cambodia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host-Feeding Preference and Diel Activity of Mosquito Vectors of the Japanese Encephalitis Virus in Rural Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.O. Maquart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Fontenille</w:t>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14, pp.113. </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04633-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10030376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170217v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-Feeding Preference and Diel Activity of Mosquito Vectors of the Japanese Encephalitis Virus in Rural Cambodia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent and massive invasion of Aedes (Stegomyia) albopictus (Skuse, 1894) in Phnom Penh, Cambodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sony Yean</w:t>
+                <w:t xml:space="preserve">P.O. Maquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Brengues</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.376. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10030376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04633-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209045v1</w:t>
+                <w:t xml:space="preserve">hal-03170217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checklist of the mosquito fauna (Diptera, Culicidae) of Cambodia</w:t>
+                <w:t xml:space="preserve">Report of carnivorous plants (Droseraceae, Lentibulariaceae and Nepenthaceae) from seasonally dry savannahs in Ratanakiri Province, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sockhom Mey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhuoy Kalyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heng Kimly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhum Moeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021 (1), pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318784v1</w:t>
+                <w:t xml:space="preserve">hal-03759282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of carnivorous plants (Droseraceae, Lentibulariaceae and Nepenthaceae) from seasonally dry savannahs in Ratanakiri Province, Cambodia</w:t>
+                <w:t xml:space="preserve">Checklist of the mosquito fauna (Diptera, Culicidae) of Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cambodian Journal of Natural History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2021056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759282v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High diversity of mosquito vectors in Cambodian primary schools and consequences for arbovirus transmission</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strategic Approach, Advances, and Challenges in the Development and Application of the SIT for Area-Wide Control of Aedes albopictus Mosquitoes in Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Damiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia F Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233669⟩</w:t>
+              <w:t xml:space="preserve">Insects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/insects11110770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053997v1</w:t>
+                <w:t xml:space="preserve">hal-02998350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecomore 2 project in Cambodia: Integrated vector management for dengue vectors in schools in an entomological/epidemiological approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High diversity of mosquito vectors in Cambodian primary schools and consequences for arbovirus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marcombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sony Yean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Fontenille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (Supplement 1), p. 487. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0233669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.09.1271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03209043v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic Approach, Advances, and Challenges in the Development and Application of the SIT for Area-Wide Control of Aedes albopictus Mosquitoes in Reunion Island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecomore 2 project in Cambodia: Integrated vector management for dengue vectors in schools in an entomological/epidemiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+                <w:t xml:space="preserve">D. Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Damiens</w:t>
+                <w:t xml:space="preserve">K. Chhuoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia F Oliva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">S. Yean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Le Goff</w:t>
+                <w:t xml:space="preserve">K. Suor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.770. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (Supplement 1), p. 487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/insects11110770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.09.1271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998350v1</w:t>
+                <w:t xml:space="preserve">pasteur-03209043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and diversity of mosquito vectors of Japanese encephalitis virus in Kandal province, Cambodia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borin Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6152,51 +6152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senglong Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veasna Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Asia-Pacific Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (4), pp.1048-1054. </w:t>
@@ -6487,511 +6487,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03209032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current vector research challenges in the greater Mekong subregion for dengue, Malaria, and Other Vector-Borne Diseases: A report from a multisectoral workshop March 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new phlebotomine sandflies (Diptera: Psychodidae) from the forest edge in Madagascar: the anthropophilic Phlebotomus artemievi sp. nov. and Sergentomyia maroantsetra ensis sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Depaquit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca C. Christofferson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gregor Devine</w:t>
+                <w:t xml:space="preserve">Christopher D. Golden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008302⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (4), pp.1177-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06639-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209037v1</w:t>
+                <w:t xml:space="preserve">hal-03079914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of Uranotaenia species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Woog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11646/zootaxa.0000.0.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03209035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new phlebotomine sandflies (Diptera: Psychodidae) from the forest edge in Madagascar: the anthropophilic Phlebotomus artemievi sp. nov. and Sergentomyia maroantsetra ensis sp. nov.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Current vector research challenges in the greater Mekong subregion for dengue, Malaria, and Other Vector-Borne Diseases: A report from a multisectoral workshop March 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca C. Christofferson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans J. Overgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey Hii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher D. Golden</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Gregor Devine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119 (4), pp.1177-1199. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.e0008302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06639-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03079914v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;strong&amp;gt;Discrimination of &amp;lt;em&amp;gt;Uranotaenia&amp;lt;/em&amp;gt; species (Diptera: Culicidae) from Madagascar based on morphology and wing morphometric traits&amp;lt;/strong&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano Jose Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Woog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zootaxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4801 (1), pp.171-178. </w:t>
@@ -7323,51 +7323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano M Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano J Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friederike Woog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manou R Raharinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7559,429 +7559,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02325649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field assessment of insecticide dusting and bait station treatment impact against rodent flea and house flea species in the Madagascar plague context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GloPID-R report on Chikungunya, O'nyong-nyong and Mayaro virus, part I: Biological diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. B Reusken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+                <w:t xml:space="preserve">S.C. C Weaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+                <w:t xml:space="preserve">J.F. F Drexler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Lova Razafimahatratra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+                <w:t xml:space="preserve">M. Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007604⟩</w:t>
+              <w:t xml:space="preserve">Antiviral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166, pp.66-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03209025v1</w:t>
+                <w:t xml:space="preserve">pasteur-02081240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on Chikungunya, O'nyong-nyong and Mayaro virus, part I: Biological diagnostics</w:t>
+                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 3: Epidemiological distribution of Mayaro virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C.B. B Reusken</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Rodriguez-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.B. Reusken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. C Weaver</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Busch</w:t>
+                <w:t xml:space="preserve">G.S. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Labeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiviral Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 166, pp.66-81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.03.009⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 172, pp.104610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02081240v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02305886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 3: Epidemiological distribution of Mayaro virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Pezzi</w:t>
+                <w:t xml:space="preserve">Field assessment of insecticide dusting and bait station treatment impact against rodent flea and house flea species in the Madagascar plague context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Rodriguez-Morales</w:t>
+                <w:t xml:space="preserve">Nadia Lova Razafimahatratra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.B. Reusken</w:t>
+                <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.S. Ribeiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.D. Labeaud</w:t>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiviral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.104610. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (8), pp.e0007604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.antiviral.2019.104610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0007604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02305886v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03209025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GloPID-R report on chikungunya, o'nyong-nyong and Mayaro virus, part 5: Entomological aspects</w:t>
               </w:r>
@@ -8235,51 +8235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of maritime introduction of plague from Madagascar to Mayotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8685,51 +8685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nop Puthea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Soda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66, pp.74 - 79. </w:t>
@@ -9025,360 +9025,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01802608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
+                <w:t xml:space="preserve">Diverse novel resident Wolbachia strains in Culicine mosquitoes from Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L Jeffries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciano M Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eliot Hurn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4399 (2), pp.181. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35658-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
+                <w:t xml:space="preserve">pasteur-01966315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse novel resident Wolbachia strains in Culicine mosquitoes from Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+                <w:t xml:space="preserve">Species diversity and phylogeny of fleas of small terrestrial mammals in the forests of the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Aurélie Harimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Hurn</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Bernard Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tojo Rindra Ramihangihajason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.17456. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4399 (2), pp.181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35658-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4399.2.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01966315v1</w:t>
+                <w:t xml:space="preserve">pasteur-01973654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plague risk in vulnerable community: assessment of Xenopsylla cheopis susceptibility to insecticides in Malagasy prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vergain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marcel Kavaruganda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9607,51 +9607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip C Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.347. </w:t>
@@ -9728,64 +9728,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Dinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Mackenstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fano José Randrianambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.6. </w:t>
@@ -9817,538 +9817,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01649182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of Fipronil as a Systemic Control Agent Against Xenopsylla cheopis (Siphonaptera: Pulicidae) in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usefulness and accuracy of MALDI-TOF mass spectrometry as a supplementary tool to identify mosquito vector species and to invest in development of international database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D M Rajonhson</w:t>
+                <w:t xml:space="preserve">T. M. Andrianinarivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Miarinjara</w:t>
+                <w:t xml:space="preserve">A. Rakotondrasoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rahelinirina</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">J. M. Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jme/tjw200⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), pp.289-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mve.12230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01649320v1</w:t>
+                <w:t xml:space="preserve">hal-01519565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usefulness and accuracy of MALDI-TOF mass spectrometry as a supplementary tool to identify mosquito vector species and to invest in development of international database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. N. Raharimalala</w:t>
+                <w:t xml:space="preserve">Effectiveness of Fipronil as a Systemic Control Agent Against Xenopsylla cheopis (Siphonaptera: Pulicidae) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Rajonhson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Andrianinarivomanana</w:t>
+                <w:t xml:space="preserve">A. Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rakotondrasoa</w:t>
+                <w:t xml:space="preserve">S. Rahelinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Collard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">M. Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (3), pp.289-298. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (2), pp.411-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mve.12230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjw200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519565v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01649320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient method for establishing F1 progeny from wild populations of Anopheles mosquitoes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability monitoring of long-lasting insecticidal (mosquito) nets (LLINs) in Madagascar: physical integrity and insecticidal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery N Nepomichene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+                <w:t xml:space="preserve">Jacky Raharinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-017-1681-7⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-017-2419-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01441061v1</w:t>
+                <w:t xml:space="preserve">pasteur-01649277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability monitoring of long-lasting insecticidal (mosquito) nets (LLINs) in Madagascar: physical integrity and insecticidal activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+                <w:t xml:space="preserve">Efficient method for establishing F1 progeny from wild populations of Anopheles mosquitoes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiery N Nepomichene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Raharinjatovo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Catherine Bourgouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (1), pp.564. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-017-2419-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-1681-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01649277v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01441061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenopsylla brasiliensis Fleas in Plague Focus Areas, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10486,51 +10486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Assoukpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10564,51 +10564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of West Nile virus circulation and outbreak risk in Madagascar: Entomological and ornithological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven M. Goodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10932,77 +10932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An updated checklist of mosquito species (Diptera: Culicidae) from Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Michael Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11036,51 +11036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Perspectives on Plague Vector Control in Madagascar: Susceptibility Status of Xenopsylla cheopis to 12 Insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11121,525 +11121,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01947900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do holes in long-lasting insecticidal nets compromise their efficacy against pyrethroid resistant Anopheles gambiae and Culex quinquefasciatus? Results from a release-recapture study in experimental huts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species Diversity, Abundance, and Host Preferences of Mosquitoes (Diptera: Culicidae) in Two Different Ecotypes of Madagascar With Recent RVFV Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J T Briët</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Thiery Nirina Jean Jose Nepomichene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Bouraima</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nohal Elissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cardinale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-015-0836-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (5), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjv120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01191561v1</w:t>
+                <w:t xml:space="preserve">hal-01290455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Diversity, Abundance, and Host Preferences of Mosquitoes (Diptera: Culicidae) in Two Different Ecotypes of Madagascar With Recent RVFV Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do holes in long-lasting insecticidal nets compromise their efficacy against pyrethroid resistant Anopheles gambiae and Culex quinquefasciatus? Results from a release-recapture study in experimental huts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjiarizaha Randriamaherijaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J T Briët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiery Nirina Jean Jose Nepomichene</w:t>
+                <w:t xml:space="preserve">Aziz Bouraima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nohal Elissa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphael N'Guessan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (5), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjv120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-015-0836-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290455v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01191561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in tolerance of Aedes aegypti larvae (Diptera: Culicidae) to the insecticide temephos after exposure to atrazine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular detection of six (endo-) symbiotic bacteria in Belgian mosquitoes: first step towards the selection of appropriate paratransgenesis candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fara Nantenaina Raharimalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jacquet</w:t>
+                <w:t xml:space="preserve">S Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tilquin</w:t>
+                <w:t xml:space="preserve">T Bawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ravanel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+                <w:t xml:space="preserve">F Francis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.110-119. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.1391-1399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4001/003.023.0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-015-4873-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290772v1</w:t>
+                <w:t xml:space="preserve">hal-01291985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular detection of six (endo-) symbiotic bacteria in Belgian mosquitoes: first step towards the selection of appropriate paratransgenesis candidates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase in tolerance of Aedes aegypti larvae (Diptera: Culicidae) to the insecticide temephos after exposure to atrazine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Boukraa</w:t>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Bawin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Boyer</w:t>
+                <w:t xml:space="preserve">M. Tilquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Francis</w:t>
+                <w:t xml:space="preserve">P. Ravanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.1391-1399. </w:t>
+              <w:t xml:space="preserve">African Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-015-4873-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4001/003.023.0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291985v1</w:t>
+                <w:t xml:space="preserve">hal-01290772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaria case in Madagascar, probable implication of a new vector, Anopheles coustani</w:t>
               </w:r>
@@ -11755,51 +11755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Michaël Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (4), pp.722-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11993,51 +11993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C. Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12103,480 +12103,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yersinia pestis in Pulex irritans Fleas during Plague Outbreak, Madagascar</w:t>
+                <w:t xml:space="preserve">Entomological and parasitological impacts of indoor residual spraying with DDT, alphacypermethrin and deltamethrin in the western foothill area of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroafy E Rakotondrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1509.090442⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03208987v1</w:t>
+                <w:t xml:space="preserve">pasteur-01076886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar-source preference, sugar intake and relative nutritional benefits in Anopheles arabiensis males</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yersinia pestis in Pulex irritans Fleas during Plague Outbreak, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 132, supplement, pp.S70--S79. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (8), pp.1414-1415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1509.090442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01285436v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03208987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entomological and parasitological impacts of indoor residual spraying with DDT, alphacypermethrin and deltamethrin in the western foothill area of Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Ratovonjato</w:t>
+                <w:t xml:space="preserve">Sugar-source preference, sugar intake and relative nutritional benefits in Anopheles arabiensis males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Clément Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kerampran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milijaona Randrianarivelojosia</w:t>
+                <w:t xml:space="preserve">Cyrille Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brengues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroafy E Rakotondrainibe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lala Andrianaivolambo</w:t>
+                <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, supplement, pp.S70--S79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-2875-13-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01076886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenopsylla cheopis (Siphonaptera: Pulicidae) Susceptibility to Deltamethrin in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Miarinjara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohal Elissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (11), pp.e111998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12861,51 +12861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Habitat Structuring Aedes albopictus Populations in Réunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Delatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13021,51 +13021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C. Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave D. Chadee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13262,51 +13262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of control methods and resistance mechanisms in stored-product insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13327,421 +13327,433 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 102 (2), pp.213--229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485311000654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of insecticide Bacillus thuringiensis subsp. israelensis treatments on resistance and enzyme activities in Aedes rusticus larvae (Diptera: Culicidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62 (2), pp.75--81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2012.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic and biotic factors associated with the presence of Anopheles arabiensis immatures and their abundance in naturally occurring and man-made aquatic habitats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sterile insect technique: targeted control without insecticide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 72 Spec No, pp.60--62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274595v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sterile insect technique: targeted control without insecticide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Abiotic and biotic factors associated with the presence of Anopheles arabiensis immatures and their abundance in naturally occurring and man-made aquatic habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis C. Gouagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manpionona Rakotondranary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medecine Tropicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-5-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285447v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sterile insect technique for controlling populations of Aedes albopictus (Diptera: Culicidae) on Reunion Island: mating vigour of sterilized males</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia F. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13790,1276 +13802,1276 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Maquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e49414. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural functions of grooming in male Aedes albopictus (Diptera: Culicidae), the Asian tiger mosquito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Entomology and Zoology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (4), pp.359-363. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13355-012-0126-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03122620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of multiple inseminations in the field in Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (8), pp.e42040. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0042040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal distribution patterns of Anopheles arabiensis breeding sites in La Reunion Island--multi-year trend analysis of historical records from 1996-2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis C Gouagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Lempérière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4, pp.121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1756-3305-4-121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00638831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual performance of male mosquito Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie R. L. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Merancienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lempérière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Fontenille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 25 (4), pp.454--459. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2011.00962.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitism and Host-Location Preference in Habrobracon hebetor (Hymenoptera: Braconidae): Role of Refuge, Choice, and Host Instar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. O Akinkurolere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoliang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102 (2), pp.610-615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1603/029.102.0219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How human practices have affected vector-borne diseases in the past: a study of malaria transmission in Alpine valleys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6, pp.115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1475-2875-6-115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00320786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of cytochrome P450 monooxygenases in the response of mosquito larvae to dietary plant xenobiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ranson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 36 (5), pp.410-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ibmb.2006.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00317761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do herbicide treatments reduce the sensitivity of mosquito larvae to insecticides?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Serandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65 (4), pp.721-724. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00317760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Aedes aegypti (Diptera : Culicidae) larvae to three xenobiotic exposures: Larval tolerance and detoxifying enzyme activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lemperiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ravanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (2), pp.470-476. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1897/05-267R2.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00293860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId553"/>
+      <w:footerReference w:type="default" r:id="rId554"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15206,51 +15218,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05477629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soumount&#233;ra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coulibaly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05586287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jos&#233; Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot B Prasetyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theary Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Krib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoya Sen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320879" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078473v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Budi Prasetyo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonizzoni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2486012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Depaquit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013802" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102478" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokkeang Leng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanory Long" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06892-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantrea Vong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05166-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06481-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Veseli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heafield" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15050358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcombe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upik Kesumawati Hadi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Kazim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012269" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansophea Chhin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfimm/iqae003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Jeffries" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Tantely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perparim Kadriaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus S C Blagrove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lytra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20761.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhuoy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeun Chhum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2023.102064" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonesavanh Luangamath" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothasine Phommavanh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaekey Vungkyly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Reuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05414-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05156-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Froehlich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00198-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abm-2022-0015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2021.08.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061154" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209039v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13177" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mulvey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Williams" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121534" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Sopha" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doeurk Bros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhorn Soksan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061250" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170217v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Maquart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04633-5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03209045v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030376" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318784v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sockhom Mey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhuoy Kalyan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kimly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhum Moeun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053997v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233669" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209043v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuoy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.09.1271" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia F Oliva" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110770" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2020.08.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopha Sin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksan Chhorm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satha Phak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyna Doum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanney Keo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Ly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunleng Sam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0453" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209037v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C. Christofferson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Parker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Overgaard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Devine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008302" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209035v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jose Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Woog" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.0000.0.0" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03079914v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Golden" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06639-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03739825v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4801.1.9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Labeaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. B Reusken" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Drexler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104611" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano J Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou R Raharinirina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Ratsimbazafy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12427" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209025v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lova Razafimahatratra" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007604" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02081240v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Weaver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Drexler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.03.009" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305886v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Morales" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Reusken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Ribeiro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104610" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Rosa-Freitas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Rua" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. F P Ng" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104670" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Margueron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mansotte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.07.029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054020v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Prasetyo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Sao Sarady" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517753876" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pothin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiarizaha Randriamaherijaona" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34979-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Jeffries" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gena G. Lawrence" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Golovko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kristan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orsborne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.14765.2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01802608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Chouin-Carneiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2018.01.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966315v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Hurn" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35658-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Kavaruganda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0356-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiriniaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01651733v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Watts" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2290-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schmid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mackenstedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1939-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649320v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Rajonhson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miarinjara" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajerison" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw200" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519565v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Andrianinarivomanana" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Collard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12230" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01441061v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery N Nepomichene" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Andrianaivolambo" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1681-7" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649277v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Raharinjatovo" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2419-7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01969647v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nepomichene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Assoukpa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1345-z" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirinaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209003v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Johnson Velonirina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1406-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Michael Tantely" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01947900v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004414" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01191561v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J T Bri&#235;t" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N'Guessan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0836-7" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290455v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Jean Jose Nepomichene" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv120" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290772v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilquin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravanel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4001/003.023.0116" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291985v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukraa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bawin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Francis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4873-5" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291971v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina J. J. N&#233;pomich&#232;ne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tata" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1004-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0421" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199794v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyant" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Gu&#233;rin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lautissier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nosten" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0802-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C. Gouagna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXV78185-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208987v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1509.090442" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285436v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kerampran" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.022" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCQHN0T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01076886v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroafy E Rakotondrainibe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-21" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208988v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111998" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03137075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vernichon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadilhac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.008" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285435v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091170" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274580v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002111" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274575v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave D. Chadee" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6259R.1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274583v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia F. Oliva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Maier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie R. L. Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.11.010" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZ67HPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274601v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000654" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274596v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jego" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravanel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.02.001" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8LXZP9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274595v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpionona Rakotondranary" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-96" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285447v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285450v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049414" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122620v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-012-0126-6" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274602v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042040" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638831v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C Gouagna" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-121" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285456v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merancienne" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2011.00962.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLRCJ7B4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208970v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Akinkurolere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Chen" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/029.102.0219" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00320786v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serandour" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-115" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317761v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. David" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranson" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.02.004" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317760v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveton" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.02.032" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-918J5T6Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293860v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-267R2.1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N07N1WH2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05586287v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jos&#233; Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Augendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2026009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05477629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Drabo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Soumount&#233;ra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Coulibaly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mall&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaudart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424747v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Yean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Maquart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Delvallez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2025.108208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot B Prasetyo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theary Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Krib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoya Sen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320879" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret K Corley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Veiga Cosme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A Armbruster" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Beebe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bega" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424745v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokeang Hoeun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bros Doeurk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013667" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424750v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Budi Prasetyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Depaquit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013802" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078473v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fontenille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Bonizzoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boyer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2025.2486012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutaiwan Dusadeepong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rina Chea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjaf044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070269v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102478" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102570" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Chy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantrea Vong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-024-05166-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424746v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimhuor Suor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vantaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhoy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2025064" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424749v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokkeang Leng" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanory Long" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06892-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515831v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimly Heng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2024.102233" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06481-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marcombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upik Kesumawati Hadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Kazim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012269" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131045v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoutmany Thammavong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuba Veseli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heafield" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects15050358" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guerrero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokchea Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakpor Piv" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chansophea Chhin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfimm/iqae003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131008v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Jeffries" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano M Tantely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perparim Kadriaj" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus S C Blagrove" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Lytra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.20761.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03977506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Koh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Blanc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Ngoagouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82762" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyan Chhuoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeun Chhum" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2023.102064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04460748v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;Olivier Maquart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie HIDE" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12678" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phonesavanh Luangamath" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nothasine Phommavanh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaekey Vungkyly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0270987" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Bortel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Reuss" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth M&#252;ller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05414-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05156-3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131099v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Froehlich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boyer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2542-5196(22)00198-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sherpa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gaude" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laporte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinji Kasai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac104" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131068v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chea Sokha" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/abm-2022-0015" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759284v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2021.08.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322641v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Auerswald" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chevalier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13061154" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576367v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mulvey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Burgess" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Williams" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121534" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759281v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sin Sopha" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doeurk Bros" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhorn Soksan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209039v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Haberkorn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Laporte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13177" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraden In" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borin Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senglong Pang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9061250" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-03209045v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brengues" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030376" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170217v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Maquart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04633-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759282v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sockhom Mey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhuoy Kalyan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Kimly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhum Moeun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318784v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2021056" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998350v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cl&#233;ment Gouagna" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia F Oliva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Le Goff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11110770" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053997v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233669" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209043v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fontenille" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chhuoy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yean" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suor" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.09.1271" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aspen.2020.08.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopha Sin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soksan Chhorm" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satha Phak" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209032v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Hustedt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyna Doum" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanney Keo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokha Ly" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bunleng Sam" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.19-0453" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03079914v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher D. Golden" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06639-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209035v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Jose Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Woog" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.0000.0.0" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209037v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca C. Christofferson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Parker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. Overgaard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hii" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Devine" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008302" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03739825v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4801.1.9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862309v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Baidaliuk" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moltini-Conclois" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura B Dickson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veaa018" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305872v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pezzi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Labeaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. B Reusken" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Drexler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vasilakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104611" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209030v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano J Randrianambinintsoa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou R Raharinirina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Ratsimbazafy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aen.12427" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02081240v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. C Weaver" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. F Drexler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Busch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02305886v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Rodriguez-Morales" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.B. Reusken" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Ribeiro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104610" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209025v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Miarinjara" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lova Razafimahatratra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0007604" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406972v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diallo" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. G Rosa-Freitas" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vega-Rua" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.P. F P Ng" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2019.104670" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717503v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. N. J. J. Nepomichene" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Raharimalala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F. Andriamandimby" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ravalohery" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12291" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01920188v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Aur&#233;lie Harimalala" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Margueron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo Rindra Ramihangihajason" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mansotte" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2018.07.029" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054020v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Lopes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didot Prasetyo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Sao Sarady" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1010539517753876" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968115v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pothin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjiarizaha Randriamaherijaona" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rogier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kesteman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34979-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01739344v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caron" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattanak Chheang" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nop Puthea" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Soda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2017.10.025" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01967418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Jeffries" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gena G. Lawrence" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Golovko" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Kristan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orsborne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/wellcomeopenres.14765.2" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01802608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Chouin-Carneiro" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diawo Diallo" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2018.01.006" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966315v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Hurn" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35658-z" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01973654v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchemin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4399.2.3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01655540v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergain" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marcel Kavaruganda" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40249-017-0356-5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601606v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Micha&#235;l Tantely" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cetre-Sossah" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiriniaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2017005" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01651733v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Telfer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delatte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Watts" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2290-6" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649182v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schmid" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Dinkel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Mackenstedt" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1939-x" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519565v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Andrianinarivomanana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakotondrasoa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Collard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12230" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649320v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Rajonhson" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miarinjara" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rahelinirina" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rajerison" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjw200" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01649277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Raharinjatovo" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2419-7" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01441061v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery N Nepomichene" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Andrianaivolambo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bourgouin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-1681-7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209004v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Harimalala" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tojo R Ramihangihajason" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.04.022" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01969647v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nepomichene" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Assoukpa" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1345-z" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209005v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M. Goodman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsirinaina Rakotondranaivo" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016058" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03209003v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haja Johnson Velonirina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-016-1406-3" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300687v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Maquart" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michel Rakotoharinome" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ravaomanana" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147589" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942689v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Michael Tantely" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016018" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01947900v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004414" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290455v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina Jean Jose Nepomichene" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohal Elissa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjv120" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01191561v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J T Bri&#235;t" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Bouraima" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael N'Guessan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0836-7" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291985v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Boukraa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bawin" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Francis" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-015-4873-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290772v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tilquin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ravanel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4001/003.023.0116" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291971v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiery Nirina J. J. N&#233;pomich&#232;ne" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tata" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-1004-9" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291994v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.14-0421" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01199794v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guyant" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Corbel" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J Gu&#233;rin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lautissier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nosten" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-015-0802-4" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285417v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C. Gouagna" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.12.011" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXV78185-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01076886v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ratovonjato" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milijaona Randrianarivelojosia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroafy E Rakotondrainibe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-13-21" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208987v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1509.090442" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285436v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kerampran" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Lebon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.09.022" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCQHN0T9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03208988v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111998" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03137075v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacour" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vernichon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cadilhac" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lagneau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2014.10.008" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285435v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Foray" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0091170" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274580v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bouetard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bastien" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002111" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274575v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave D. Chadee" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/12-6259R.1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274583v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia F. Oliva" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco J. Maier" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie R. L. Gilles" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jacquet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemp&#233;ri&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2012.11.010" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPZ67HPS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274601v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485311000654" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-42DNX670-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274596v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Jego" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ravanel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2012.02.001" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R8LXZP9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285447v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274595v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manpionona Rakotondranary" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-5-96" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285450v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049414" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03122620v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13355-012-0126-6" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274602v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0042040" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00638831v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis C Gouagna" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-4-121" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01285456v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Merancienne" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2011.00962.x" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZLRCJ7B4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208970v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O Akinkurolere" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoliang Chen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Zhang" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/029.102.0219" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00320786v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serandour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lemperiere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-6-115" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317761v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. David" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ball" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ranson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2006.02.004" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00317760v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveton" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.02.032" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-918J5T6Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293860v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/05-267R2.1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N07N1WH2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>