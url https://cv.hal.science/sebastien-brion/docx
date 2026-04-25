--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -233,51 +233,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -969,1611 +969,1706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les barrières à la mise en œuvre du crowdsourcing pour innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+                <w:t xml:space="preserve">Absorbing knowledge from crowdsourcing: From acquisition to exploitation, the key role of integration mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">R&amp;D Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (1), pp.63-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01630442v1</w:t>
+                <w:t xml:space="preserve">hal-04815899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment innover en combinant des forces opposées ? Le cas des start-up internes au sein d’un grand groupe industriel français</w:t>
+                <w:t xml:space="preserve">Le context organisationnel favorable à l'innovation ambidextre : la créativité comme chaînon manquant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (164)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355151v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le context organisationnel favorable à l'innovation ambidextre : la créativité comme chaînon manquant</w:t>
+                <w:t xml:space="preserve">Comment innover en combinant des forces opposées ? Le cas des start-up internes au sein d’un grand groupe industriel français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mothe</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), pp.133-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1053693ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500126v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Avoid Dependence in the Videogame Industry: The Case of Ankama</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les barrières à la mise en œuvre du crowdsourcing pour innover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Gandia</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (263), pp.121 - 140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414510v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01630442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Cluster Intermediaries for KIBS’ Resources and Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Small Business Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance et innovation au sein des technopôles : le cas de Savoie Technolac</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to Avoid Dependence in the Videogame Industry: The Case of Ankama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915161v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des TIC et du présentiel à l'efficacité de la coordination des équipes projets de NPD distribuées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance et innovation au sein des technopôles : le cas de Savoie Technolac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Perea</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.134.0043⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (232), pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.232.101-118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300931v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Project leaders as team boundary spanners: Relational antecedents and performance outcomes</w:t>
+                <w:t xml:space="preserve">La contribution des TIC et du présentiel à l'efficacité de la coordination des équipes projets de NPD distribuées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Perea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijproman.2012.01.001⟩</w:t>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18 (4), pp.43-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.134.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919228v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPD Projects in Search of Top Management Support : The Role of Team Leader Social Capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Géraudel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15 (1), pp.44-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mana.151.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation ouverte et management de la propriété intellectuelle : quelles stratégies dans le secteur du jeu vidéo ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Project leaders as team boundary spanners: Relational antecedents and performance outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.210.117-131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (6), pp.708-722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijproman.2012.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919298v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919228v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of organizational context and competences on innovation ambidexterity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation ouverte et management de la propriété intellectuelle : quelles stratégies dans le secteur du jeu vidéo ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (210), pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.210.117-131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936801v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation : exploiter ou explorer ?</w:t>
+                <w:t xml:space="preserve">The impact of organizational context and competences on innovation ambidexterity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mothe</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (2), pp.151-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01616128v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles formes d'ambidextrie pour combiner innovations d'exploitation et d'exploration ?</w:t>
+                <w:t xml:space="preserve">Innovation : exploiter ou explorer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (187), pp.101 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.187.101-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01616174v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01616128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact-clé des modes de management pour l'innovation</w:t>
+                <w:t xml:space="preserve">Quelles formes d'ambidextrie pour combiner innovations d'exploitation et d'exploration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mareva Sabatier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Favre-Bonté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (3), pp.27-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01616125v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01616174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de vigilance. Une réponse au dilemme entre rapidité et fiabilité des projets</w:t>
+                <w:t xml:space="preserve">L'impact-clé des modes de management pour l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 31 (156), pp.105 - 128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.156.105-128⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 34 (187), pp.177 - 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.187.177-184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01616118v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01616125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coordination par la vigilance collective réciproque</w:t>
+                <w:t xml:space="preserve">Le concept de vigilance. Une réponse au dilemme entre rapidité et fiabilité des projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (156), pp.105 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.156.105-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01616118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coordination par la vigilance collective réciproque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (154), pp.141 - 157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.154.141-157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2583,254 +2678,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des capacités créatives et des capacités d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La créativité en situations, Théories et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.216, 2023, 978-2-10-082840-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating External User Communities and Balancing Control and Autonomy in Fast Growing Community Contexts: Lego Group and Ankama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gandia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Cohendet (HEC Montréal, Canada), Madanmohan Rao (YourStory Media, India), Émilie Ruiz (Strasbourg University, France &amp; Lorraine University, France), Benoit Sarazin (Innovation Consultant, France) and Laurent Simon (HEC Montréal, Canada). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communities of Innovation How Organizations Harness Collective Creativity and Build Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WORLD SCIENTIFIC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-285, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/12208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Knowledge Capture to Knowledge Integration, the Key Role of Integrative Actions in Crowdsourcing for Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2849,794 +2944,794 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Digital Open Innovation: Bridging Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.325-352, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789811219238_0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle stratégique de la logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coord. Nathalie Fabbe-Costes &amp; Aurélien Rouquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La logistisation du monde - Chroniques sur une révolution en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUP, 2019, 9791032002186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser l’activité d’innovation : structures, processus et hommes. Le cas de l’ambidextrie organisationnelle du Groupe SEB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas de gestion de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IT use and dispersed new product development project performance: The mediating role of coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Péréa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In "Innovation and IT in an International Context - R&amp;D strategy and operations", coordonné par F. Rowe and D. Te'eni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Maclillan, pp.211-235, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Competences to Enhance the Effect of Organisational Context on Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mareva Sabatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imperial College Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Knowledge Management to Strategic Competence: Measuring Technological, Market and Organisational Innovation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Innovation Practices In Technopoles: An Example in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthinier-Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IGI Global. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological, Managerial and Organizational Core Competencies: Dynamic Innovation and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de changements organisationnels sur le processus d’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management du changement organisationnel, changement culturel et organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2012, 978-2-10-056383-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de l'innovation dans les technopôles français : l'exemple de Savoie Technolac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Berthinier-Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse de l'AISRE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Competitivita territoriale : Determinanti e politiche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des changements organisationnels sur le processus d’innovation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la gestion du changement organisationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01616609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3646,242 +3741,242 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Configurational Effects of Corporate Governance on Strategies of Corporate Social Responsibility and Corporate Social Irresponsibility: A Resource Dependence-Based View</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'urgence d'une conception alternative de l'innovation : Esquisse de quelques principes fondateurs pour une innovation plus soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chauvet</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIIe Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESG-UQAM, Jun 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Groupe Thématique de Recherche Innovation de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur, Oct 2024, Cannes Côte dAzur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608667v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urgence d'une conception alternative de l'innovation : Esquisse de quelques principes fondateurs pour une innovation plus soutenable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Configurational Effects of Corporate Governance on Strategies of Corporate Social Responsibility and Corporate Social Irresponsibility: A Resource Dependence-Based View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe Thématique de Recherche Innovation de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur, Oct 2024, Cannes Côte dAzur, France</w:t>
+              <w:t xml:space="preserve">XXXIIIe Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESG-UQAM, Jun 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755778v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does greenwashing drive out pure corporate social responsibility practices? Disentangling effects of corporate social responsibility and irresponsibility signals on financial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3896,277 +3991,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Management Strategique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg (University of Strasbourg), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of corporate social responsibility and irresponsibility on firm financial performance: A longitudinal fuzzy-set analysis of the largest American companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transforming Business for Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURAM Conference, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032510v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of corporate social responsibility and irresponsibility on firm financial performance: A longitudinal fuzzy-set analysis of the largest American companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Minh Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin (Ireland), Ireland</w:t>
+              <w:t xml:space="preserve">Transforming Business for Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURAM Conference, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130254v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insurance, Penance, or Trade-offs: How is corporate social responsibility related to corporate social irresponsibility?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Ngoc Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4181,73 +4276,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIème Conférence Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disclosure under control: how transparency complement contractual and relational governance mechanisms in interorganizational relationships?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4263,928 +4358,928 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIRL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Affordance-Actualization process in a Predictive Policing Context: insights from the French Military Police</w:t>
+                <w:t xml:space="preserve">The affordance-actualization process: Insights from a predictive policing system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Information Systems (ECIS)</w:t>
+              <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02500125v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The affordance-actualization process: Insights from a predictive policing system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Godé</w:t>
+                <w:t xml:space="preserve">Proposition d'une échelle de mesure de la transparence dans la supply chain : le rôle clé de la compréhension partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">13ème Rencontres internationales de la Recherche en Logistique et en Supply Chain Management (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02610481v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une échelle de mesure de la transparence dans la supply chain : le rôle clé de la compréhension partagée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t>
+                <w:t xml:space="preserve">The Affordance-Actualization process in a Predictive Policing Context: insights from the French Military Police</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Rencontres internationales de la Recherche en Logistique et en Supply Chain Management (RIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
+              <w:t xml:space="preserve">European Conference on Information Systems (ECIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160665v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02500125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the paradoxes of exploration : a comparison of closed and open innovation contexts using fuzzy set analysis</w:t>
+                <w:t xml:space="preserve">Do open and closed exploration projects exhibit the same paradoxes? A configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GT Innovation : De la créativité à l’innovation: paradoxes, enjeux théoriques, pédagogie et défis managériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Stratégique, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">35Th EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185620v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do open and closed exploration projects exhibit the same paradoxes? A configurational approach</w:t>
+                <w:t xml:space="preserve">Managing the paradoxes of exploration : a comparison of closed and open innovation contexts using fuzzy set analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35Th EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque GT Innovation : De la créativité à l’innovation: paradoxes, enjeux théoriques, pédagogie et défis managériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147959v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Making Knowledge Work</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glasgow University, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organizational context and innovation ambidexterity: Is creativity the missing link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Parmentier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd World Open Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Barcelona, France</w:t>
+              <w:t xml:space="preserve">XXVe conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414540v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational context and innovation ambidexterity: Is creativity the missing link?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruiz Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mothe</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">3rd World Open Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419039v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les barrières à l'intégration du crowdsourcing pour innover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Parmentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe conférence international de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre le temps d'innover vite : le rôle des start-ups internes dans l'organisation globale de l'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5200,293 +5295,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team members’ network and the performance of new product development: the strength of strong ties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Geraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network and performance of new product development: the strength of strong ties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Geraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Danièle Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01800838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5496,371 +5591,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats d'enquête sur l'usage du système prédictif PAVED et son effet sur la prise de décision dans la gendarmerie Nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction Générale de la Gendarmerie Nationale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle articulation entre décision et prédiction ? Une analyse du Big Data prédictif sur la prise de décision dans les forces de police</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR KINETIC (2012-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Garel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note méthodologique : De Nvivo à FsQCA : comment utiliser des codages de verbatims pour rechercher des causalités complexes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université, Faculté Sciences économiques et de Gestion; Cret-log EA 881; IREGE. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01756452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5870,91 +5965,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation comme levier de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Grenoble alpes, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01616646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5964,100 +6059,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle de vigilance organisationnelle : le cas des processus de conception de produits industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Savoie, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01616640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6067,105 +6162,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier des données qualitatives pour identifier des causalités complexes :Présentation de la méthode Fuzzy-set Qualitative Comparative Analysis (FsQCA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01756461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6233,51 +6328,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA31BB6"/>
+    <w:nsid w:val="8712CC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6381,51 +6476,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E9B6F555"/>
+    <w:nsid w:val="703F10FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6615,51 +6710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4036-7811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132926946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sebastienbrion.sitew.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Sader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Chollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2021.03.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Parmentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00105" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03355151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053693ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500126v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414510v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gandia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915161v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.232.101-118" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01300931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919228v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Chollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2012.01.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918553v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.151.0044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919298v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.117-131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936801v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616128v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.101-108" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF2419370343AD4DB5BCE69D2097A4596AC0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.177-184" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616118v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.105-128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EAB188D6386902D5E0B91886B8601BD2D0194F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.141-157" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/437A0E215ECCD048329F2CF6C4104650B8D671DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198466v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219238_0012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500376v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419024v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616603v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130261v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032510v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721378v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610481v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185620v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528171v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414540v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419026v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800831v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Geraudel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800838v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528169v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756452v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616646v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616640v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01756461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4036-7811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132926946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sebastienbrion.sitew.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Sader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Chollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2021.03.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Parmentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03355151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053693ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gandia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.232.101-118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01300931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918553v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.151.0044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919228v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2012.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919298v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.117-131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.101-108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF2419370343AD4DB5BCE69D2097A4596AC0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.177-184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.105-128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EAB188D6386902D5E0B91886B8601BD2D0194F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.141-157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/437A0E215ECCD048329F2CF6C4104650B8D671DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219238_0012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Geraudel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01756461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>