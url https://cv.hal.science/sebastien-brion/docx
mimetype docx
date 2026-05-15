--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1,6273 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6222 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Brion </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4036-7811</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">132926946</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=60kTNCkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">My research topics are about innovation management and organization</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main research areas :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organization and behaviors that support innovation activities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">New business models based on users communities</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Worldwide distributed innovation projects</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does It Pay to be Both Responsible and Irresponsible? A Longitudinal Configurational Analysis on the Largest US Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csr.3240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05074987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does corporate social responsibility relate to corporate social irresponsibility? Toward an integrative framework for future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (4), pp.830-853. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/emre.12649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04563749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The affordance-actualization process of predictive analytics: Towards a configurational framework of a predictive policing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.123452. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The affordance-actualization process of predictive analytics: Towards a configurational framework of a predictive policing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Forecasting and Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.123452. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.techfore.2024.123452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supported, detached, or marginalized? The ambivalent role of social capital on stress at work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthélemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Trendel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Management Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.emj.2021.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une échelle de mesure de la transparence informationnelle : le rôle clé de la compréhension de l’information partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2021.1930210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing knowledge in the digital age: the key role of integration mechanisms in the context of crowdsourcing for innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: Open Innovation in the Digital Age, 50 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/radm.12349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorbing knowledge from crowdsourcing: From acquisition to exploitation, the key role of integration mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50 (1), pp.63-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le context organisationnel favorable à l'innovation ambidextre : la créativité comme chaînon manquant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (164)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment innover en combinant des forces opposées ? Le cas des start-up internes au sein d’un grand groupe industriel français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.133-145. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1053693ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrières à la mise en œuvre du crowdsourcing pour innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (263), pp.121 - 140. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2016.00105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01630442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Cluster Intermediaries for KIBS’ Resources and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Small Business Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Avoid Dependence in the Videogame Industry: The Case of Ankama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gandia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Arts Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et innovation au sein des technopôles : le cas de Savoie Technolac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (232), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.232.101-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution des TIC et du présentiel à l'efficacité de la coordination des équipes projets de NPD distribuées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Perea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes d'Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.43-75. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sim.134.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NPD Projects in Search of Top Management Support : The Role of Team Leader Social Capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Géraudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (1), pp.44-75. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mana.151.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918553v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project leaders as team boundary spanners: Relational antecedents and performance outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Project Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (6), pp.708-722. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijproman.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919228v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ouverte et management de la propriété intellectuelle : quelles stratégies dans le secteur du jeu vidéo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (210), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.210.117-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919298v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of organizational context and competences on innovation ambidexterity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14 (2), pp.151-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation : exploiter ou explorer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (187), pp.101 - 108. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.187.101-108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles formes d'ambidextrie pour combiner innovations d'exploitation et d'exploration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Favre-Bonté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (3), pp.27-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact-clé des modes de management pour l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (187), pp.177 - 184. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.187.177-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de vigilance. Une réponse au dilemme entre rapidité et fiabilité des projets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (156), pp.105 - 128. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.156.105-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coordination par la vigilance collective réciproque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (154), pp.141 - 157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.154.141-157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des capacités créatives et des capacités d'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz Emilie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La créativité en situations, Théories et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.216, 2023, 978-2-10-082840-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03982943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchestrating External User Communities and Balancing Control and Autonomy in Fast Growing Community Contexts: Lego Group and Ankama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Gandia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Cohendet (HEC Montréal, Canada), Madanmohan Rao (YourStory Media, India), Émilie Ruiz (Strasbourg University, France &amp; Lorraine University, France), Benoit Sarazin (Innovation Consultant, France) and Laurent Simon (HEC Montréal, Canada). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communities of Innovation How Organizations Harness Collective Creativity and Build Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WORLD SCIENTIFIC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-285, 2021, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/12208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Knowledge Capture to Knowledge Integration, the Key Role of Integrative Actions in Crowdsourcing for Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Digital Open Innovation: Bridging Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-352, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811219238_0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle stratégique de la logistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coord. Nathalie Fabbe-Costes &amp; Aurélien Rouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logistisation du monde - Chroniques sur une révolution en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2019, 9791032002186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’activité d’innovation : structures, processus et hommes. Le cas de l’ambidextrie organisationnelle du Groupe SEB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas de gestion de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT use and dispersed new product development project performance: The mediating role of coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Péréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In "Innovation and IT in an International Context - R&amp;D strategy and operations", coordonné par F. Rowe and D. Te'eni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Maclillan, pp.211-235, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01073791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Competences to Enhance the Effect of Organisational Context on Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareva Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imperial College Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Knowledge Management to Strategic Competence: Measuring Technological, Market and Organisational Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional Innovation Practices In Technopoles: An Example in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IGI Global. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological, Managerial and Organizational Core Competencies: Dynamic Innovation and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'influence de changements organisationnels sur le processus d’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management du changement organisationnel, changement culturel et organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2012, 978-2-10-056383-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de l'innovation dans les technopôles français : l'exemple de Savoie Technolac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berthinier-Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presse de l'AISRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitivita territoriale : Determinanti e politiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des changements organisationnels sur le processus d’innovation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la gestion du changement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01616609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'urgence d'une conception alternative de l'innovation : Esquisse de quelques principes fondateurs pour une innovation plus soutenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Fabbe-Costes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe Thématique de Recherche Innovation de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Oct 2024, Cannes Côte dAzur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Configurational Effects of Corporate Governance on Strategies of Corporate Social Responsibility and Corporate Social Irresponsibility: A Resource Dependence-Based View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Minh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe Conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESG-UQAM, Jun 2024, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04608667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does greenwashing drive out pure corporate social responsibility practices? Disentangling effects of corporate social responsibility and irresponsibility signals on financial performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Internationale de Management Strategique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2023, Strasbourg (University of Strasbourg), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corporate social responsibility and irresponsibility on firm financial performance: A longitudinal fuzzy-set analysis of the largest American companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College Dublin, Jun 2023, Dublin (Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corporate social responsibility and irresponsibility on firm financial performance: A longitudinal fuzzy-set analysis of the largest American companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Minh Ngoc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming Business for Good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURAM Conference, Jun 2023, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insurance, Penance, or Trade-offs: How is corporate social responsibility related to corporate social irresponsibility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIème Conférence Internationale de Management Stratégique (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disclosure under control: how transparency complement contractual and relational governance mechanisms in interorganizational relationships?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIRL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03721378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de mesure de la transparence dans la supply chain : le rôle clé de la compréhension partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyamin Aghhavani-Shajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Rencontres internationales de la Recherche en Logistique et en Supply Chain Management (RIRL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The affordance-actualization process: Insights from a predictive policing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association Information et Management (AIM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Affordance-Actualization process in a Predictive Policing Context: insights from the French Military Police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Information Systems (ECIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the paradoxes of exploration : a comparison of closed and open innovation contexts using fuzzy set analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GT Innovation : De la créativité à l’innovation: paradoxes, enjeux théoriques, pédagogie et défis managériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Internationale de Management Stratégique, Oct 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do open and closed exploration projects exhibit the same paradoxes? A configurational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35Th EGOS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Knowledge Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Glasgow University, Jun 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizational context and innovation ambidexterity: Is creativity the missing link?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVe conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing for innovation: from knowledge capture to knowledge integration, the key role of absorptive capacities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Open Innovation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Barcelona, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les barrières à l'intégration du crowdsourcing pour innover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiz Emilie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Parmentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe conférence international de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre le temps d'innover vite : le rôle des start-ups internes dans l'organisation globale de l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe conférence de l'AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team members’ network and the performance of new product development: the strength of strong ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Geraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network and performance of new product development: the strength of strong ties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Geraudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Danièle Mothe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats d'enquête sur l'usage du système prédictif PAVED et son effet sur la prise de décision dans la gendarmerie Nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bohas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction Générale de la Gendarmerie Nationale. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation entre décision et prédiction ? Une analyse du Big Data prédictif sur la prise de décision dans les forces de police</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Godé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Fabrice Lebraty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre des Hautes Etudes du Ministère de l'Intérieur. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ANR KINETIC (2012-2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barthelemy Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Garel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ANR (Agence Nationale de la Recherche - France). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note méthodologique : De Nvivo à FsQCA : comment utiliser des codages de verbatims pour rechercher des causalités complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Aix Marseille Université, Faculté Sciences économiques et de Gestion; Cret-log EA 881; IREGE. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01756452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation comme levier de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Grenoble alpes, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01616646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle de vigilance organisationnelle : le cas des processus de conception de produits industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université de Savoie, 2000. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01616640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier des données qualitatives pour identifier des causalités complexes :Présentation de la méthode Fuzzy-set Qualitative Comparative Analysis (FsQCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat. France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cel-01756461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId127"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6328,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8712CC68"/>
+    <w:nsid w:val="12E26AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6476,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="703F10FC"/>
+    <w:nsid w:val="E9212F0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6710,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4036-7811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132926946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sebastienbrion.sitew.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074987v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3240" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563749v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12649" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123452" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582512v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167159v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Sader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Chollet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2021.03.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279048v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930210" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935104v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Parmentier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12349" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815899v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03355151v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053693ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gandia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.232.101-118" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01300931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0043" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918553v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Chollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.151.0044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919228v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2012.01.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919298v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.117-131" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616128v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.101-108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF2419370343AD4DB5BCE69D2097A4596AC0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616125v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.177-184" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.105-128" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EAB188D6386902D5E0B91886B8601BD2D0194F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.141-157" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/437A0E215ECCD048329F2CF6C4104650B8D671DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219238_0012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500376v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419024v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616603v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616604v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616606v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608667v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130261v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032510v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721389v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419039v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419026v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800831v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Geraudel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800838v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528169v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756452v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616646v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01756461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4036-7811" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132926946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=60kTNCkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sebastienbrion.sitew.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074987v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12649" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582861v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile God&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2024.123452" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Sader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Trendel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2021.03.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279048v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyamin Aghhavani-Shajari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2021.1930210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Parmentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/radm.12349" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815899v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mothe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03355151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1053693ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00105" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412505v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bocquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gandia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915161v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.232.101-118" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01300931v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Perea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.134.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918553v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Chollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.151.0044" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919228v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2012.01.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919298v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.210.117-131" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareva Sabatier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616128v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.101-108" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8BF2419370343AD4DB5BCE69D2097A4596AC0D9B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616125v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.187.177-184" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.156.105-128" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8EAB188D6386902D5E0B91886B8601BD2D0194F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616116v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.154.141-157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/437A0E215ECCD048329F2CF6C4104650B8D671DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982943v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198466v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/12208" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02618429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811219238_0012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500376v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419024v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;r&#233;a" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616603v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616604v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berthinier-Poncet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616606v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01616609v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fabbe-Costes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608667v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130254v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721389v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721378v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160665v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610481v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185620v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419039v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419026v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800831v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Geraudel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500382v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabrice Lebraty" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616646v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01616640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01756461v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>