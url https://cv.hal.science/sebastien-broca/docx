--- v0 (2026-03-28)
+++ v1 (2026-05-06)
@@ -100,381 +100,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noces de l'IA et de l'État</w:t>
+                <w:t xml:space="preserve">Comment le numérique est devenu l’utopie du capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+              <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568778v1</w:t>
+                <w:t xml:space="preserve">hal-05545618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le numérique est devenu l’utopie du capital</w:t>
+                <w:t xml:space="preserve">Les noces de l'IA et de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545618v1</w:t>
+                <w:t xml:space="preserve">hal-05568778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extrême-droite technologique contre la démocratie</w:t>
+                <w:t xml:space="preserve">Cyber et libertaire : l’alliance des contraires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnCommuns</w:t>
+              <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023142v1</w:t>
+                <w:t xml:space="preserve">hal-05263914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber et libertaire : l’alliance des contraires ?</w:t>
+                <w:t xml:space="preserve">Ulises A. MEJIAS et Nick COULDRY, Data Grab. The New Colonialism of Big Tech (and How to Fight Back ) , Londres, WH Allen, 2024, 303 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 248 (6), pp.265-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.248.0265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263914v1</w:t>
+                <w:t xml:space="preserve">hal-04887813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulises A. MEJIAS et Nick COULDRY, Data Grab. The New Colonialism of Big Tech (and How to Fight Back ) , Londres, WH Allen, 2024, 303 p.</w:t>
+                <w:t xml:space="preserve">L’extrême-droite technologique contre la démocratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EnCommuns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/res.248.0265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04887813v1</w:t>
+                <w:t xml:space="preserve">hal-05023142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La liberté d'expression selon la Tech</w:t>
               </w:r>
@@ -943,195 +943,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Militants des libertés numériques et tournant « illibéral » d’Internet</w:t>
+                <w:t xml:space="preserve">Communs et capitalisme numérique : histoire d’un antagonisme et de quelques affinités électives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 889-890 (6), pp.527-538. </w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/criti.889.0527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terminal.7595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272272v1</w:t>
+                <w:t xml:space="preserve">hal-04272137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs et capitalisme numérique : histoire d’un antagonisme et de quelques affinités électives</w:t>
+                <w:t xml:space="preserve">Militants des libertés numériques et tournant « illibéral » d’Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 889-890 (6), pp.527-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/criti.889.0527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terminal.7595⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04272137v1</w:t>
+                <w:t xml:space="preserve">hal-04272272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le hacker et le tâcheron. Deux figures de « l’avenir du travail »</w:t>
               </w:r>
@@ -1294,147 +1294,147 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.15-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 20, pp.15-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272302v1</w:t>
+                <w:t xml:space="preserve">hal-02535176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière et territoire dans la culture du logiciel libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 20, pp.15-32</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.20.2017.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535176v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser la distinction entre travail et jeu</w:t>
               </w:r>
@@ -1483,264 +1483,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital labour, extension infinie ou fin du travail?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Broca</w:t>
+                <w:t xml:space="preserve">Benkler Y.”, “Boyle J.” ; “Copyleft”, “Internet”, “Lessig L.”, “Licences pair à pair” et “Stallman R.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32, pp.133-145</w:t>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535281v1</w:t>
+                <w:t xml:space="preserve">hal-02542200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benkler Y.”, “Boyle J.” ; “Copyleft”, “Internet”, “Lessig L.”, “Licences pair à pair” et “Stallman R.”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A Digital Age Without Proletarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, http://www.booksandideas.net/A-Digital-Age-Without-Proletarians.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542200v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Age Without Proletarians</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Broca</w:t>
+                <w:t xml:space="preserve">Le digital labour, extension infinie ou fin du travail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, http://www.booksandideas.net/A-Digital-Age-Without-Proletarians.html</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546504v1</w:t>
+                <w:t xml:space="preserve">hal-02535281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique sans prolétaires. À propos de Mariano Zukerfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Knowledge in the Age of Digital Capitalism, University of Westminster Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1828,195 +1828,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épistémologie du code et imaginaire des ‘SHS 2.0′</w:t>
+                <w:t xml:space="preserve">Les communs contre la propriété ? Enjeux d’une opposition trompeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 19</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535332v1</w:t>
+                <w:t xml:space="preserve">hal-02535320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les communs contre la propriété ? Enjeux d’une opposition trompeuse</w:t>
+                <w:t xml:space="preserve">Épistémologie du code et imaginaire des ‘SHS 2.0′</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Variations. Revue internationale de théorie critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535320v1</w:t>
+                <w:t xml:space="preserve">hal-02535332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Perez Lopez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du logiciel libre aux théories de l'intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (2), pp.81-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2291,665 +2291,288 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (3)</w:t>
-[...375 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs numériques et transition socio-écologique : réflexion collective à partir de quelques enquêtes de terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonduel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aube Richebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Shulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Sciences de l'Information &amp; de la Communication, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking University Curriculum : Designing Digital Studies Education with Ethical Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lévis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCIN 2025 Rethinking Innovation : Inclusive Practices and Interdisciplinary Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Macerata, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2959,503 +2582,880 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pris dans la toile. De l'utopie d'Internet au capitalisme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, 2025, 978.2.02.157297.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia del software libero. Dal bricolage informatico alla reinvenzione sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mimesis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie du logiciel libre : du bricolage informatique à la réinvention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le passager clandestin, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economic and Environmental Sustainability of Digital Commons. Lessons from the 2023 Debian project survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu O'Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Rikap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Digital Commons Policy Council/University of Canberra. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">There Are Platforms as AlternativeS. Entreprises plateformes, plateformes collaboratives et communs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Vercher-Chaptal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Sofia Acosta Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Aufrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Brabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère du Travail, de l’Emploi et du Dialogue social; DREES. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé 2.0 Enjeux et développement des logiciels sociaux : santé et autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546506v1</w:t>
+                <w:t xml:space="preserve">Raphaël Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Langues et Sciences Humaines (Institut Mines-Télécom Business School (Institut Mines-Télécom)); TEM Research (Institut Mines-Télécom-Télécom Ecole de Management); Dépt. Droit, Economie, Finances (Institut Mines-Télécom Business School (Institut Mines-Télécom)). 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche socio-historique des critiques du capitalisme numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Celsa - Université Paris Sorbonne, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04706815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les choix de modération des plateformes sont-ils protégés par le Premier amendement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Internet que nous aurions pu avoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706802v1</w:t>
-              </w:r>
-[...186 lines deleted...]
-                <w:t xml:space="preserve">hal-04713180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3536,208 +3536,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Retour sur les enjeux politiques du mouvement du logiciel libre »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Peer Production and Social Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu O'Neil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
+              <w:t xml:space="preserve">Mathieu O'Neil; Christian Pentzold; Sophie Toupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation critique aux médias et à l’information en contexte numérique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Handbook of Peer Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-298, 2020, 978-1-119-53710-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119537151.ch21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272266v1</w:t>
+                <w:t xml:space="preserve">hal-03146656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peer Production and Social Change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">« Retour sur les enjeux politiques du mouvement du logiciel libre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathieu O'Neil; Christian Pentzold; Sophie Toupin. </w:t>
+              <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Peer Production</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation critique aux médias et à l’information en contexte numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119537151.ch21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03146656v1</w:t>
+                <w:t xml:space="preserve">hal-04272266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Quels business models pour pérenniser les communs numériques ? »</w:t>
               </w:r>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement du logiciel libre contre l’impensé informatique? Apports et limites d’une critique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impensé numérique, tome 1: des années 1980 aux réseaux sociaux, Robert Pascal (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-105, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hackers et makers par-delà l’aliénation salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique(s) du numérique 4, Antonioli (Manola), Berrebi-Hoffmann (Isabelle), Bureau (Marie-Christine), Guimas (Vincent ), Lallement (Michel) et Rouxel (Sylvie) dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Entretemps, pp.166-176, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,51 +3979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux critiques du capitalisme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4324,51 +4324,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia: The Elsewhere and the Otherwise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Perez Lopez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,51 +4451,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie du logiciel libre. La construction de projets de transformation sociale en lien avec le mouvement du free software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Panthéon-Sorbonne - Paris I, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4691,51 +4691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263914v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887813v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0265" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O&#8217;neil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v22i1.1456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272272v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.889.0527" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272137v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KJS8W3TH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech88" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/am.1255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272302v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez Lopez," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01154790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O'Neil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Cai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413930v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Acosta Alvarado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413898v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Koster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563988v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Richebourg" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546506v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706802v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706815v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146656v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119537151.ch21" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O&#8217;neil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v22i1.1456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KJS8W3TH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.889.0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech88" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/am.1255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez Lopez," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01154790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Richebourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O'Neil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Cai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Acosta Alvarado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Koster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119537151.ch21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>