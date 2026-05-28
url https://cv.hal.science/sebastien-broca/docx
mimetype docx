--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -100,165 +100,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le numérique est devenu l’utopie du capital</w:t>
+                <w:t xml:space="preserve">Les noces de l'IA et de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrestres</w:t>
+              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545618v1</w:t>
+                <w:t xml:space="preserve">hal-05568778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les noces de l'IA et de l'État</w:t>
+                <w:t xml:space="preserve">Comment le numérique est devenu l’utopie du capital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde Diplomatique</w:t>
+              <w:t xml:space="preserve">Terrestres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568778v1</w:t>
+                <w:t xml:space="preserve">hal-05545618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber et libertaire : l’alliance des contraires ?</w:t>
               </w:r>
@@ -1483,264 +1483,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benkler Y.”, “Boyle J.” ; “Copyleft”, “Internet”, “Lessig L.”, “Licences pair à pair” et “Stallman R.”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Broca</w:t>
+                <w:t xml:space="preserve">Le digital labour, extension infinie ou fin du travail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32, pp.133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02542200v1</w:t>
+                <w:t xml:space="preserve">hal-02535281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Digital Age Without Proletarians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Benkler Y.”, “Boyle J.” ; “Copyleft”, “Internet”, “Lessig L.”, “Licences pair à pair” et “Stallman R.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Books and Ideas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, http://www.booksandideas.net/A-Digital-Age-Without-Proletarians.html</w:t>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546504v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le digital labour, extension infinie ou fin du travail?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Broca</w:t>
+                <w:t xml:space="preserve">A Digital Age Without Proletarians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32, pp.133-145</w:t>
+              <w:t xml:space="preserve">Books and Ideas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, http://www.booksandideas.net/A-Digital-Age-Without-Proletarians.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02535281v1</w:t>
+                <w:t xml:space="preserve">hal-02546504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique sans prolétaires. À propos de Mariano Zukerfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Knowledge in the Age of Digital Capitalism, University of Westminster Press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1972,51 +1972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Perez Lopez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2136,51 +2136,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du logiciel libre aux théories de l'intelligence collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (2), pp.81-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2658,51 +2658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia del software libero. Dal bricolage informatico alla reinvenzione sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mimesis, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2720,51 +2720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie du logiciel libre : du bricolage informatique à la réinvention sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le passager clandestin, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,51 +2984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Brabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DARES - Ministère du Travail, de l’Emploi et du Dialogue social; DREES. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3555,51 +3555,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peer Production and Social Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu O'Neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu O'Neil; Christian Pentzold; Sophie Toupin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Handbook of Peer Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3650,51 +3650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Retour sur les enjeux politiques du mouvement du logiciel libre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'ENSSIB. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation critique aux médias et à l’information en contexte numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement du logiciel libre contre l’impensé informatique? Apports et limites d’une critique interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’impensé numérique, tome 1: des années 1980 aux réseaux sociaux, Robert Pascal (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.89-105, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3878,51 +3878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hackers et makers par-delà l’aliénation salariale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétique(s) du numérique 4, Antonioli (Manola), Berrebi-Hoffmann (Isabelle), Bureau (Marie-Christine), Guimas (Vincent ), Lallement (Michel) et Rouxel (Sylvie) dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Entretemps, pp.166-176, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3979,51 +3979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framasoft : de la plateforme à l’archipel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Aufrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4230,51 +4230,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les deux critiques du capitalisme numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4324,51 +4324,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopia: The Elsewhere and the Otherwise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Perez Lopez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4451,51 +4451,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utopie du logiciel libre. La construction de projets de transformation sociale en lien avec le mouvement du free software.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Broca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Panthéon-Sorbonne - Paris I, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4691,51 +4691,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545618v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568778v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O&#8217;neil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v22i1.1456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KJS8W3TH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.889.0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech88" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/am.1255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542200v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez Lopez," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01154790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Richebourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O'Neil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Cai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Acosta Alvarado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Koster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119537151.ch21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Broca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545618v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263914v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0265" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023142v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700995v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Shulz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O&#8217;neil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Daly" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v22i1.1456" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706808v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coriat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Orsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vercher-Chaptal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Srnec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Aufr&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cpp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.231.0167" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.7595" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KJS8W3TH-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/criti.889.0527" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272146v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/cahierscostech88" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272153v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/am.1255" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535176v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272302v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.20.2017.0027" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535108v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535281v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542200v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Broca" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02542211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02535332v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Perez Lopez," TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Berdet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01154790v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511470v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530344v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563988v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonduel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Levy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aube Richebourg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05315576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chagnoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory L&#233;vis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082766v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02547391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02546506v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu O'Neil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Cai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Rikap" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413930v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Acosta Alvarado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Brabet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413898v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dubey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Koster" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04706815v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713180v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706802v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717889v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/The+Handbook+of+Peer+Production-p-9781119537106" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119537151.ch21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550140v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02550144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177060v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407580v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174746v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137521v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02549588v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>