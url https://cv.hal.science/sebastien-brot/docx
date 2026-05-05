--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -180,2044 +180,2243 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrophysiological characterisation of intranigral-grafted hiPSC-derived dopaminergic neurons in a mouse model of Parkinson’s disease</w:t>
+                <w:t xml:space="preserve">Contribution of tissue clearing and 3D image analysis to in vitro modeling of human cortical development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+                <w:t xml:space="preserve">Antoine Retho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annousha Devi Govindan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13287-025-04344-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-41741-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05063750v1</w:t>
+                <w:t xml:space="preserve">hal-05589608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host-to-graft Propagation of α-synuclein in a Mouse Model of Parkinson’s Disease: Intranigral Versus Intrastriatal Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+                <w:t xml:space="preserve">Electrophysiological characterisation of intranigral-grafted hiPSC-derived dopaminergic neurons in a mouse model of Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (8), p. 201-212. </w:t>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000004565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13287-025-04344-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132835v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+                <w:t xml:space="preserve">Host-to-graft Propagation of α-synuclein in a Mouse Model of Parkinson’s Disease: Intranigral Versus Intrastriatal Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Desette</w:t>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (8), p. 201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000004565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302791v1</w:t>
+                <w:t xml:space="preserve">hal-04132835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Evaluation of Intranigral Transplantation of Human iPSC-Derived Dopamine Neurons in a Parkinson’s Disease Mouse Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
+                <w:t xml:space="preserve">Deciphering Brain Metastasis Stem Cell Properties From Colorectal Cancer Highlights Specific Stemness Signature and Shared Molecular Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Desette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Emambux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Pyrenina Thamrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+                <w:t xml:space="preserve">Konstantin Masliantsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Francheteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+                <w:t xml:space="preserve">Ulrich Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (10), pp.1596. </w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (5), pp.757-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11101596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcmgh.2023.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682097v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial Effects of Hyaluronan-Based Hydrogel Implantation after Cortical Traumatic Injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Evaluation of Intranigral Transplantation of Human iPSC-Derived Dopamine Neurons in a Parkinson’s Disease Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lainé</w:t>
+                <w:t xml:space="preserve">Nabila Pyrenina Thamrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (23), pp.3831. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11233831⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11101596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132825v1</w:t>
+                <w:t xml:space="preserve">hal-03682097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Outcomes with Intranigral versus Intrastriatal Cell Transplantation: Relevance for Parkinson’s Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Beneficial Effects of Hyaluronan-Based Hydrogel Implantation after Cortical Traumatic Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11071191⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11233831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637153v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroprotective effects of neuropeptide Y against neurodegenerative disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Better Outcomes with Intranigral versus Intrastriatal Cell Transplantation: Relevance for Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Vitrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1570159X19666210906120302⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11071191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361423v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Inflammation in Delayed Cortical Transplantation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neuroprotective effects of neuropeptide Y against neurodegenerative disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Rochelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">Current Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1570159X19666210906120302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498268v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delay between Motor Cortex Lesions and Neuronal Transplantation Enhances Graft Integration and Improves Repair and Recovery</w:t>
+                <w:t xml:space="preserve">Characterization of Inflammation in Delayed Cortical Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Droguerre</w:t>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Debarbieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (7), pp.1820-1834. </w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2936-16.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02500429v1</w:t>
+                <w:t xml:space="preserve">hal-02498268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsin response-mediator protein 5 (CRMP5) phosphorylation at threonine 516 regulates neurite outgrowth inhibition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Delay between Motor Cortex Lesions and Neuronal Transplantation Enhances Graft Integration and Improves Repair and Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hinda Smaoune</w:t>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Youssef-Issa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Benetollo</w:t>
+                <w:t xml:space="preserve">Franck Debarbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit-Marand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejn.12674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (7), pp.1820-1834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2936-16.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511291v1</w:t>
+                <w:t xml:space="preserve">hal-02500429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a new CRMP5 isoform present in the nucleus of cancer cells and enhancing their proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Collapsin response-mediator protein 5 (CRMP5) phosphorylation at threonine 516 regulates neurite outgrowth inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hinda Smaoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mina Youssef-Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benetollo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Meyronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (7), pp.3010-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.12674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.12.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511307v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsin Response Mediator Protein 5 (CRMP5) Induces Mitophagy Thereby Regulating Mitochondrion Numbers in Dendrites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Alpha-synuclein spreading in M83 mice brain revealed by detection of pathological α-synuclein by enhanced ELISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bétemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Verchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Rogemond</w:t>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ménigoz</w:t>
+                <w:t xml:space="preserve">Luc Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 289, pp.2261-2276. </w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M113.490862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2051-5960-2-29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917349v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-synuclein spreading in M83 mice brain revealed by detection of pathological α-synuclein by enhanced ELISA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collapsin Response Mediator Protein 5 (CRMP5) Induces Mitophagy Thereby Regulating Mitochondrion Numbers in Dendrites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bétemps</w:t>
+                <w:t xml:space="preserve">Carole Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Verchère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
+                <w:t xml:space="preserve">Rabia Bentata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Morignat</w:t>
+                <w:t xml:space="preserve">Véronique Rogemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Bousset</w:t>
+                <w:t xml:space="preserve">Stéphane Ménigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2, pp.29. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 289, pp.2261-2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2051-5960-2-29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M113.490862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183383v1</w:t>
+                <w:t xml:space="preserve">hal-00917349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identification of a new CRMP5 isoform present in the nucleus of cancer cells and enhancing their proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Benetollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Meyronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 319 (5), pp.588-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yexcr.2012.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CRMP5 Interacts with Tubulin to Inhibit Neurite Outgrowth, Thereby Modulating the Function of CRMP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rogemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naura Chounlamountri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (32), pp.10639-10654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0059-10.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-Dimensional Imaging of Optically Cleared Tissues by Light Sheet Fluorescence Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHysiopathology Of Parkinson’s disEase » (HOPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée de Microscopie de Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511362v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PHysiopathology Of Parkinson’s disEase » (HOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reprogrammation d’hiPSC par ARNm, une nouvelle approche pour la transplantation de neurones dopaminergiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique SFR FED 4226 Neuroimagerie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2227,4544 +2426,4544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINATION OF EXERCICE ANS STEM CELL-BASED STRATEGIES TO IMPROVE CORTICAL REPAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annousha Govindan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Balado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th biennial meeting of the international society for developmental neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional integration of grafted hiPSC derived dopamine neurons in a mouse model of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation of iPSC-derived dopamine neurons in alpha-synuclein overexpression mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional integration of intranigral grafted hiPSC derived dopamine neurons in a mouse model of Parkinson disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS Forum 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host to graft propagation of alpha-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Parkinson´s disease with patient induced pluripotent stem cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Biomaterials to enhance the integration of grafted human iPSC-derived motor cortical neurons in a mice model of traumatic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Rabesandratana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe C Corvol</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FSSCR annual meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221486v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Edinburgh, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008766v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials to enhance the integration of grafted human iPSC-derived motor cortical neurons in a mice model of traumatic injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCR annual meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489108v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Edinburgh, France. </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637185v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling Parkinson´s disease with patient induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Pyrenina Thamrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe C Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221124v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional integration of grafted hiPSC derived dopamine neurons in a murine model of Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therapeutic effects of hyaluronan-based hydrogel after cortical traumatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Rabesandratana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host to graft propagation of α-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammam I. El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHysiopathology Of Parkinson’s disEase » (HOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absence of interleukin 33 impaired axonal outgrowth of grafted cortical neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammam L El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512692v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516060v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From 3D culture to organoïds - AVIESAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE STUDIUM CONFERENCE : Induced Pluripotent Stem Cells (iPSCs): From Disease Models to Mini-Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of human iPSC into neurons of motor cortex and grafting into injured motor cortex of adult mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammam L El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th FENS forum of Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "(Re)Constructing the nervous system: stem cells and beyond" Institut fer à Moulin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine neurons derived from human induced pluripotent stem cell reprogrammed by mRNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of inflammation in delayed cortical transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurofrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Molecular and cellular alterations underlying motor disorders in autism spectrum disorders mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique - 2e Journées Thématiques de la société des neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Séminaire thématique bio-santé ED 524</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pouligny-Notre-Dame, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517846v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique 2e Journées Thématiques de la société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and cellular alterations underlying motor disorders in autism spectrum disorders mouse models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Balbous</w:t>
+                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique bio-santé ED 524</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pouligny-Notre-Dame, France</w:t>
+              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique - 2e Journées Thématiques de la société des neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556995v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de la société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517504v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">12e colloque de la société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517803v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delaying cortical transplantation improves the outcome of the graft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th FENS Forum of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigrostriatal pathway reconstruction by transplanting embryonic stem cell-derived dopaminergic neurons in Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche Tours-Poitiers-Limoges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapsin Response Mediator Protein 5, a multifunction protein involved in neuronal polarity and mitochondrial machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rogemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Moradi-Améli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th FENS Forum of European Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential localization of CRMP5 in cancer cells compared to normal condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Benetollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Honnorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème journée scientifique du CLARA "Cancéropôle Lyon Auvergne Rhône-Alpes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of a direct interaction between CRMP5 and tubulin involved in neurite outgrowth inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rogemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naura Chounlamountri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque de la société des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of CRMP5 properties and its role in the development of cerebral tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Moradi-Améli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique du CLARA "Cancéropôle Lyon Auvergne Rhône-Alpes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6832,51 +7031,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D47D8530"/>
+    <w:nsid w:val="BE6BC292"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7063,51 +7262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168796082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063750v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04344-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132835v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Patrigeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000004565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Pyrenina Thamrin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101596" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lain&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233831" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361423v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X19666210906120302" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917349v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bentata" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rogemond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nigoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.490862" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183383v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verch&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-29" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0059-10.2010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517125v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fernandez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Govindan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093772v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008254v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517426v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221486v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe C Corvol" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008766v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rabesandratana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637185v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221124v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405614v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221475v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam I. El Hajj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511393v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547007v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Droguerre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512692v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam L El Hajj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512709v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512713v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516097v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516028v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516038v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517846v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Brisson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Saha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517855v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556995v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob&#233;lia Haida" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517803v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517797v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517734v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517712v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Moradi-Am&#233;li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518885v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518895v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168796082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Retho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Devi Govindan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41741-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04344-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Patrigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000004565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Pyrenina Thamrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X19666210906120302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bentata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rogemond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nigoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.490862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0059-10.2010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Govindan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rabesandratana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe C Corvol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam I. El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Droguerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam L El Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob&#233;lia Haida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517846v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Brisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Saha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Moradi-Am&#233;li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>