--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2400,51 +2400,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02511347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (38)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2559,184 +2559,188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional integration of grafted hiPSC derived dopamine neurons in a mouse model of Parkinson's disease</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reestablishement of damaged adult motor pathways by grafted motor cortical neurons from human pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annousha Devi Govindan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammam El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Rabesandratana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Retho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093772v1</w:t>
+                <w:t xml:space="preserve">hal-05008681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transplantation of iPSC-derived dopamine neurons in alpha-synuclein overexpression mouse model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+                <w:t xml:space="preserve">Functional integration of grafted hiPSC derived dopamine neurons in a mouse model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2758,552 +2762,548 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008254v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional integration of intranigral grafted hiPSC derived dopamine neurons in a mouse model of Parkinson disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Parkin mutations on dopamine neurons derived from IPSCs both in vitro and after transplantation in a mouse model of Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila P. Thamrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FENS Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France. </w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517426v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host to graft propagation of alpha-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transplantation of iPSC-derived dopamine neurons in alpha-synuclein overexpression mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008798v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional integration of intranigral grafted hiPSC derived dopamine neurons in a mouse model of Parkinson disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">FENS Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008791v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomaterials to enhance the integration of grafted human iPSC-derived motor cortical neurons in a mice model of traumatic injury</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lainé</w:t>
+                <w:t xml:space="preserve">Host to graft propagation of alpha-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCR annual meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489108v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3346,1381 +3346,1398 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Edinburgh, France. </w:t>
+              <w:t xml:space="preserve">13th FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03637185v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host to graft propagation of alpha-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">ASNTR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Clearwater, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221124v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
+                <w:t xml:space="preserve">Modelling Parkinson´s disease with patient induced pluripotent stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Pyrenina Thamrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Christophe C Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Edinburg, United Kingdom</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008766v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Parkinson´s disease with patient induced pluripotent stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabila Pyrenina Thamrin</w:t>
+                <w:t xml:space="preserve">Biomaterials to enhance the integration of grafted human iPSC-derived motor cortical neurons in a mice model of traumatic injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Rabesandratana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Christophe C Corvol</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">FSSCR annual meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221486v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional integration of grafted hiPSC derived dopamine neurons in a murine model of Parkinson's disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Ballion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">31st Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Edinburgh, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405614v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03637185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic effects of hyaluronan-based hydrogel after cortical traumatic injury</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221468v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host to graft propagation of α-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">31st Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221475v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Host to graft propagation of alpha-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Network for European CNS Transplantation and Restoration (NECTAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221118v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional integration of grafted hiPSC derived dopamine neurons in a murine model of Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Ballion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Belnoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHysiopathology Of Parkinson’s disEase » (HOPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511393v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absence of interleukin 33 impaired axonal outgrowth of grafted cortical neurons.</w:t>
+                <w:t xml:space="preserve">Therapeutic effects of hyaluronan-based hydrogel after cortical traumatic injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Rabesandratana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547007v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hammam L El Hajj</w:t>
+                <w:t xml:space="preserve">Host to graft propagation of α-synuclein in Parkinson’s disease: intra-nigral versus intra-striatal transplantation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlig Patrigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Belnoue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516060v1</w:t>
+                <w:t xml:space="preserve">hal-03221475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammam I. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512692v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
@@ -4745,214 +4762,244 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From 3D culture to organoïds - AVIESAN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">PHysiopathology Of Parkinson’s disEase » (HOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512008v1</w:t>
+                <w:t xml:space="preserve">hal-02511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Absence of interleukin 33 impaired axonal outgrowth of grafted cortical neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM CONFERENCE : Induced Pluripotent Stem Cells (iPSCs): From Disease Models to Mini-Organs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">NeuroFrance, the international conference of the french society of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02512709v1</w:t>
+                <w:t xml:space="preserve">hal-02547007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4978,197 +5025,210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">FSSCR 3rd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512713v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of human iPSC into neurons of motor cortex and grafting into injured motor cortex of adult mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">The potential of motor cortical neurons derived hiPSC transplantation for brain repair following traumatic brain injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hammam L El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Belnoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th FENS forum of Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516097v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5194,97 +5254,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium "(Re)Constructing the nervous system: stem cells and beyond" Institut fer à Moulin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">From 3D culture to organoïds - AVIESAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516028v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine neurons derived from human induced pluripotent stem cell reprogrammed by mRNA</w:t>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
@@ -5302,714 +5362,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">LE STUDIUM CONFERENCE : Induced Pluripotent Stem Cells (iPSCs): From Disease Models to Mini-Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516038v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of inflammation in delayed cortical transplantation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurofrance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517467v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and cellular alterations underlying motor disorders in autism spectrum disorders mouse models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anais Balbous</w:t>
+                <w:t xml:space="preserve">Differentiation of human iPSC into neurons of motor cortex and grafting into injured motor cortex of adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hammam L El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire thématique bio-santé ED 524</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Pouligny-Notre-Dame, France</w:t>
+              <w:t xml:space="preserve">11th FENS forum of Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556995v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of dopamine neurons derived from human induced pluripotent stem cells reprogrammed by mRNA for Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique 2e Journées Thématiques de la société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Symposium "(Re)Constructing the nervous system: stem cells and beyond" Institut fer à Moulin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517855v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dopamine neurons derived from human induced pluripotent stem cell reprogrammed by mRNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique - 2e Journées Thématiques de la société des neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Neurofrane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517846v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneficial effects of inflammation in delayed cortical transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Neurofrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517803v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nissrine Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6031,939 +6023,1589 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque de la société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique 2e Journées Thématiques de la société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517504v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaying cortical transplantation improves the outcome of the graft</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FENS Forum of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Plasticité cérébrale, de la recherche fondamentale à la clinique - 2e Journées Thématiques de la société des neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517797v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nigrostriatal pathway reconstruction by transplanting embryonic stem cell-derived dopaminergic neurons in Parkinson’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandie Brisson</w:t>
+                <w:t xml:space="preserve">Molecular and cellular alterations underlying motor disorders in autism spectrum disorders mouse models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obélia Haida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tareq Al Sagheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Balbous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marine Droguerre</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire thématique bio-santé ED 524</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Pouligny-Notre-Dame, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517734v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaskar Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Rochelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche Tours-Poitiers-Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">3ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02517712v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapsin Response Mediator Protein 5, a multifunction protein involved in neuronal polarity and mitochondrial machinery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of Neuroinflammation after cortical lesion and transplantation with or without delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Francheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FENS Forum of European Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12e colloque de la société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518829v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential localization of CRMP5 in cancer cells compared to normal condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delaying cortical transplantation improves the outcome of the graft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nissrine Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée scientifique du CLARA "Cancéropôle Lyon Auvergne Rhône-Alpes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th FENS Forum of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518843v1</w:t>
+                <w:t xml:space="preserve">hal-02517797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a direct interaction between CRMP5 and tubulin involved in neurite outgrowth inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nigrostriatal pathway reconstruction by transplanting embryonic stem cell-derived dopaminergic neurons in Parkinson’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Auger</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque de la société des Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème Journée Scientifique de la SFR Tours-Poitiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518885v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production and characterization of dopaminergic neurons derived from mouse embryonic stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaskar Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rochelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche Tours-Poitiers-Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collapsin Response Mediator Protein 5, a multifunction protein involved in neuronal polarity and mitochondrial machinery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rogemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahnaz Moradi-Améli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th FENS Forum of European Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differential localization of CRMP5 in cancer cells compared to normal condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Benetollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Malleval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème journée scientifique du CLARA "Cancéropôle Lyon Auvergne Rhône-Alpes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of a direct interaction between CRMP5 and tubulin involved in neurite outgrowth inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rogemond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naura Chounlamountri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Colloque de la société des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of CRMP5 properties and its role in the development of cerebral tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Malleval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Honnorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahnaz Moradi-Améli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée scientifique du CLARA "Cancéropôle Lyon Auvergne Rhône-Alpes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-Resolution for Markerless Analysis of the Montoya Staircase Test Using DeepLabCut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Zahraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pereira de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fernandez-Maloigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7031,51 +7673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BE6BC292"/>
+    <w:nsid w:val="AB6C1262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7262,51 +7904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168796082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Retho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Devi Govindan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41741-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04344-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Patrigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000004565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Pyrenina Thamrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X19666210906120302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bentata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rogemond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nigoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.490862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0059-10.2010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Govindan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093772v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008254v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008798v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489108v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rabesandratana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637185v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221124v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008766v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe C Corvol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405614v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221475v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam I. El Hajj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511393v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Droguerre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516060v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam L El Hajj" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512709v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512713v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516028v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516038v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556995v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob&#233;lia Haida" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517855v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517846v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Brisson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Saha" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517803v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517797v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517734v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518829v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Moradi-Am&#233;li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-brot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4373-2135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168796082" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589608v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Retho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Devi Govindan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-41741-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063750v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Ballion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-025-04344-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lig Patrigeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Belnoue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000004565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04302791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Desette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Guichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Emambux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Masliantsev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Cortes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcmgh.2023.07.008" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Pyrenina Thamrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132825v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lain&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637153v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vitrac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit-Marand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11071191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361423v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1570159X19666210906120302" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Ballout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rochelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Debarbieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2936-16.2017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinda Smaoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Youssef-Issa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Malleval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Benetollo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.12674" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TVTCK7XJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique B&#233;temps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verch&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bousset" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2051-5960-2-29" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Auger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Bentata" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rogemond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;nigoz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.490862" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyronet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yexcr.2012.12.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1LG020C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351827v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0059-10.2010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511362v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511347v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517125v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fernandez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annousha Govindan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008681v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam El Hajj" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Rabesandratana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093772v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila P. Thamrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517426v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008798v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008791v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008706v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe C Corvol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489108v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637185v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221468v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221118v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam I. El Hajj" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Droguerre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512692v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516060v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammam L El Hajj" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512713v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516028v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516038v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gombert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517846v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Brisson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaskar Saha" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556995v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ob&#233;lia Haida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Al Sagheer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Balbous" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517803v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517504v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517734v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517712v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Honnorat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahnaz Moradi-Am&#233;li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518843v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Malleval" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518885v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518895v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517140v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Zahraman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira de Almeida" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fernandez-Maloigne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>