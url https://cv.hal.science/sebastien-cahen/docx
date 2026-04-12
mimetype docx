--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -220,6377 +220,6511 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives for intercalation layered compounds. Part 2: applications in the field of catalysis, environment and health</w:t>
+                <w:t xml:space="preserve">Clarification of the hard carbon electrochemical (de)lithiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bisio</w:t>
+                <w:t xml:space="preserve">Justine Zinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Léo Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongjun Feng</w:t>
+                <w:t xml:space="preserve">Carolina Saavedra-Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
+                <w:t xml:space="preserve">Iona Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (35), pp.14551-14581. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 359, pp.125975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00757C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2026.125975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740963v1</w:t>
+                <w:t xml:space="preserve">hal-05561637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative synthesis of carbon-coated TiO 2 nanoparticles as host for Na + intercalation for sodium-ion batteries</w:t>
+                <w:t xml:space="preserve">Poly(dicarbon monofluoride) (C2F)n bridges the neutron reflectivity gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Soudant</w:t>
+                <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fleutot</w:t>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
+                <w:t xml:space="preserve">Louise Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+                <w:t xml:space="preserve">Batiste Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (21), pp.9112-9119. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.119249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00459K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568584v1</w:t>
+                <w:t xml:space="preserve">hal-04577690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(dicarbon monofluoride) (C2F)n bridges the neutron reflectivity gap</w:t>
+                <w:t xml:space="preserve">Intercalation compounds: properties, mechanisms and advanced applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
+                <w:t xml:space="preserve">Chiara Bisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Dauga</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119249⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (35), pp.14520-14524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt90129k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577690v1</w:t>
+                <w:t xml:space="preserve">hal-05046113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation compounds: properties, mechanisms and advanced applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Raspado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (35), pp.14520-14524. </w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt90129k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046113v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge transfer in alkaline-earth metal Graphite Intercalation Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Zinni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Raspado</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Luigi Camerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Fontana</w:t>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.119652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535209v1</w:t>
+                <w:t xml:space="preserve">hal-04799572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer in alkaline-earth metal Graphite Intercalation Compounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative synthesis of carbon-coated TiO 2 nanoparticles as host for Na + intercalation for sodium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Zinni</w:t>
+                <w:t xml:space="preserve">S. Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Camerano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inass El Hajj</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 230, pp.119652. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (21), pp.9112-9119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00459K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799572v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances and perspectives for intercalation layered compounds. Part 2: applications in the field of catalysis, environment and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Colin</w:t>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Chambery</w:t>
+                <w:t xml:space="preserve">Yongjun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vigolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (22), pp.9473-9481. </w:t>
+              <w:t xml:space="preserve">, 2024, 53 (35), pp.14551-14581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4DT00794H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00757C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568587v1</w:t>
+                <w:t xml:space="preserve">hal-04740963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Chambery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 53 (22), pp.9473-9481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00794H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740929v1</w:t>
+                <w:t xml:space="preserve">hal-04568587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to efficiently intercalate alkaline-earth metals into graphite using LiCl-KCl molten salts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118310⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268846v1</w:t>
+                <w:t xml:space="preserve">hal-04740929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous intercalation of lithium, potassium and strontium into graphite in molten salts medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">How to efficiently intercalate alkaline-earth metals into graphite using LiCl-KCl molten salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inass El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123824⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.118310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03874442v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma electrolytic oxidation of aluminium in electrolytes containing various concentrations of carbon black nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+                <w:t xml:space="preserve">Simultaneous intercalation of lithium, potassium and strontium into graphite in molten salts medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Sebastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 320, pp.123824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205574v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03874442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Ca and Ca-Li intercalated B/C and B/C/N materials with layered structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma electrolytic oxidation of aluminium in electrolytes containing various concentrations of carbon black nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Kawaguchi</w:t>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromichi Ishikawa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berger</w:t>
+                <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95 (10), pp.1453-1460. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 473, pp.129990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1246/bcsj.20220188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03762784v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of barium into graphite by molten salts method: Synthesis of massive samples for crystal structure determination of BaC6</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Novel Ca and Ca-Li intercalated B/C and B/C/N materials with layered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Kawaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromichi Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.073⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (10), pp.1453-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/bcsj.20220188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03397626v1</w:t>
+                <w:t xml:space="preserve">cea-03762784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic superconductivity in the topological semimetal Ca Sn 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Siddiquee</w:t>
+                <w:t xml:space="preserve">Intercalation of barium into graphite by molten salts method: Synthesis of massive samples for crystal structure determination of BaC6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Munir</w:t>
+                <w:t xml:space="preserve">L. Herbuvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dissanayake</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Nickle</w:t>
+                <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094508⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.431-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845503v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intercalation into graphite of lithium, potassium and barium using LiCl–KCl molten salt</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+                <w:t xml:space="preserve">Nematic superconductivity in the topological semimetal Ca Sn 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siddiquee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dissanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42823-022-00352-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845430v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor transport for intercalation reactions: synthesis of a 1st stage DyCl3 graphite intercalation compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Co-intercalation into graphite of lithium, potassium and barium using LiCl–KCl molten salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122185⟩</w:t>
+              <w:t xml:space="preserve">Carbon Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42823-022-00352-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799570v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemical vapor transport for intercalation reactions: synthesis of a 1st stage DyCl3 graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299, pp.122185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02959666v1</w:t>
+                <w:t xml:space="preserve">hal-04799570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original synthesis route of bulk binary superconducting graphite intercalation compounds with strontium, barium and ytterbium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NJ06423K⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 306, pp.110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02478090v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of first stage strontium-graphite intercalation compound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Original synthesis route of bulk binary superconducting graphite intercalation compounds with strontium, barium and ytterbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Medjahdi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 168, pp.732-736. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44 (24), pp.10050-10055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ06423K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959667v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02478090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic Mechanisms Related to the Graphene Planes: Chemical Intercalation of Electron Donors into Graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of first stage strontium-graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201900758⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.732-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393705v1</w:t>
+                <w:t xml:space="preserve">hal-02959667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on the intercalation of gold into graphite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topotactic Mechanisms Related to the Graphene Planes: Chemical Intercalation of Electron Donors into Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Herold</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (45), pp.4798-4806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201900758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-01977710v1</w:t>
+                <w:t xml:space="preserve">hal-02393705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient medium to intercalate metals into graphite: LiCl-KCl molten salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Overview on the intercalation of gold into graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144, pp.171-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, pp.501-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194714v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01977710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple production of high-quality graphene foams by pyrolysis of sodium ethoxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An efficient medium to intercalate metals into graphite: LiCl-KCl molten salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351968v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-potassium sheets intercalated into graphite: Chemistry and structure of a first stage ternary compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140, pp.182-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiCl-KCl eutectic molten salt as an original and efficient medium to intercalate metals into graphite: Case of europium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simple production of high-quality graphene foams by pyrolysis of sodium ethoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.03.015⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.57-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01730630v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LiCl-KCl eutectic molten salt as an original and efficient medium to intercalate metals into graphite: Case of europium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01760332v1</w:t>
+                <w:t xml:space="preserve">cea-01730630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cahen</w:t>
+                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fontana</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Océane Louppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352028v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
+                <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">B. Gaulupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">B. Delobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2016.12.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513805v1</w:t>
+                <w:t xml:space="preserve">hal-02352028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Remy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Malaman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01279104v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive inventory of 2D unit cells commensurate with honeycomb graphene structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 94, pp.919-927. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.07.060⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289110v1</w:t>
+                <w:t xml:space="preserve">hal-01279104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exhaustive inventory of 2D unit cells commensurate with honeycomb graphene structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.919-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.07.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289108v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of ternary graphite-potassium-metal (M=Tl, Hg, Au) intercalation compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tanso</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7209/tanso.2015.145⟩</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299716v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite–lithium–europium system: Modulation of the structural and physical properties of the lamellar phases as a consequence of their chemical composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparative study of ternary graphite-potassium-metal (M=Tl, Hg, Au) intercalation compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.05.085⟩</w:t>
+              <w:t xml:space="preserve">Tanso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (268), pp.145-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7209/tanso.2015.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01157267v1</w:t>
+                <w:t xml:space="preserve">hal-01299716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogies and differences between calcium-based and europium-based graphite intercalation compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Graphite–lithium–europium system: Modulation of the structural and physical properties of the lamellar phases as a consequence of their chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.009⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.803-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.05.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289115v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Analogies and differences between calcium-based and europium-based graphite intercalation compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.385-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276615v1</w:t>
+                <w:t xml:space="preserve">hal-01289115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing magnetic interactions in the graphite-intercalation compound Li0.25Eu1.95C6</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Thede</w:t>
+                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wittenfeld</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Cahen</w:t>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.082⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01289118v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+                <w:t xml:space="preserve">Competing magnetic interactions in the graphite-intercalation compound Li0.25Eu1.95C6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">L. Wittenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Litterst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289119v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nano-sheets intercalated between graphene planes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01289117v1</w:t>
+                <w:t xml:space="preserve">hal-01289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zero-field magnetic ground state of EuC 6 investigated by muon spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gold nano-sheets intercalated between graphene planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (11), pp.3995-4001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 65, pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533206v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile behavior upon intercalation by chemical vapor transport of lanthanide trichlorides into graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The zero-field magnetic ground state of EuC 6 investigated by muon spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (6), pp.1834-1841. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.01.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 50 (11), pp.3995-4001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537837v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μSR investigation of the intercalated graphite superconductor CaC 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile behavior upon intercalation by chemical vapor transport of lanthanide trichlorides into graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (6), pp.1834-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/1/013038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02537834v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysynthetic nature of stage-one graphite-metal intercalation compounds prepared from graphite single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Emery</w:t>
+                <w:t xml:space="preserve">μSR investigation of the intercalated graphite superconductor CaC 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Rida</w:t>
+                <w:t xml:space="preserve">R. de Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155425⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.013038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/1/013038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537844v1</w:t>
+                <w:t xml:space="preserve">hal-02537834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk synthesis and crystal structure of the first stage europium–graphite intercalation compound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Polysynthetic nature of stage-one graphite-metal intercalation compounds prepared from graphite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.056⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02537842v1</w:t>
+                <w:t xml:space="preserve">hal-02537844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the LiBH4 hydrogen desorption by inclusion into mesoporous carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bulk synthesis and crystal structure of the first stage europium–graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Tarascon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (11), pp.3190-3195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2010.04.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537846v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of carbon-supported nanoparticles for catalytic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improvement of the LiBH4 hydrogen desorption by inclusion into mesoporous carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Furdin</w:t>
+                <w:t xml:space="preserve">R. Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Marêché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Albiniak</w:t>
+                <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 189 (2), pp.902-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.12.017⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537869v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical reduction of SiCl4 for the preparation of silicon-graphite composites used as negative electrodes in lithium-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of carbon-supported nanoparticles for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Furdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Janot</w:t>
+                <w:t xml:space="preserve">J.F. Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Laffont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+                <w:t xml:space="preserve">A. Albiniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.511-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319156v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and magnetic properties of lanthanide trichlorides‐GIC: Stage-2 DyCl3–GIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chemical reduction of SiCl4 for the preparation of silicon-graphite composites used as negative electrodes in lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Vangelisti</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 155 (7), pp.A512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.094⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02537874v1</w:t>
+                <w:t xml:space="preserve">hal-00319156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of a stage-2 HoCl3-graphite intercalation compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structure and magnetic properties of lanthanide trichlorides‐GIC: Stage-2 DyCl3–GIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vangelisti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1223-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.07.028⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02537878v1</w:t>
+                <w:t xml:space="preserve">hal-02537874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural and magnetic properties of a stage-2 HoCl3-graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of the O–Sn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 403 (2), pp.275-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(03)00059-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6600,654 +6734,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649436v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280954v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflecteurs de neutrons lents combinant nanodiamants et graphites fluorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of artificial solid electrolyte interphase by radiolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varenne Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation d’alliages binaires dans le graphene : exploration des diagrammes de phase par diffusion élastique de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Analysis Francophone (IBAF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7257,147 +7391,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Large energy gaps in CaC6 from tunneling spectroscopy: possible evidence of strong-coupling superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mareche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7407,114 +7541,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'intercalation de chlorures de lanthanoïdes dans le graphite par voie hétérocomplexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN10157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7582,51 +7716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B9B93C"/>
+    <w:nsid w:val="40BC415B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7813,51 +7947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cahen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-7890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098071378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046113v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt90129k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zinni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Camerano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119652" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118310" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874442v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123824" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kawaguchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ishikawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20220188" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03397626v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herbuvaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.073" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siddiquee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissanayake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaidya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nickle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-022-00352-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799570v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vangelisti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02478090v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06423K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hajj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Speyer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02393705v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagrange" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900758" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01977710v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.107" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.08.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01730630v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.03.015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289110v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.060" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299716v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7209/tanso.2015.145" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157267v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.085" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5S6T6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289115v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiroka" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thede" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittenfeld" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Litterst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.082" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TCNXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289117v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.019" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8042WKNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02533206v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rida" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.028" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5321JM6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537837v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.01.005" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX54Z2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537834v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Emery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013038" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537844v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155425" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.056" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6CBVTPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537846v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Eymery" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31MT4TMK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furdin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albiniak" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.12.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH2WVRHP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319156v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Janot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.094" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDF6V96G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537878v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.07.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LV27K39-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00059-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZTLX0TM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649451v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338898v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Miserque" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mareche" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776025v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10157" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cahen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-7890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098071378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561637v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zinni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duch&#234;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra-Rios" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Moog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2026.125975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt90129k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Camerano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kawaguchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ishikawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20220188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03397626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herbuvaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siddiquee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissanayake" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaidya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nickle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094508" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-022-00352-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vangelisti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02478090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06423K" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hajj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Speyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02393705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagrange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01977710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.08.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01730630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7209/tanso.2015.145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5S6T6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiroka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thede" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittenfeld" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Litterst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.082" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TCNXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289117v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8042WKNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02533206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5321JM6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX54Z2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Emery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155425" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.056" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6CBVTPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Eymery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31MT4TMK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albiniak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.12.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH2WVRHP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Janot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDF6V96G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.07.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LV27K39-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00059-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZTLX0TM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Miserque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mareche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10157" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>