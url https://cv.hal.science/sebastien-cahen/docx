--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -220,51 +220,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -388,3379 +388,3379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(dicarbon monofluoride) (C2F)n bridges the neutron reflectivity gap</w:t>
+                <w:t xml:space="preserve">Technologie sodium-ion : principe, positionnement et matériaux d’électrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Dauga</w:t>
+                <w:t xml:space="preserve">Tanguy Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Clavier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119249⟩</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-bat1003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577690v1</w:t>
+                <w:t xml:space="preserve">hal-05603183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation compounds: properties, mechanisms and advanced applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Poly(dicarbon monofluoride) (C2F)n bridges the neutron reflectivity gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bisio</w:t>
+                <w:t xml:space="preserve">Killian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Louise Dauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Batiste Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4dt90129k⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 227, pp.119249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046113v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercalation compounds: properties, mechanisms and advanced applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Chiara Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fontana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (35), pp.14520-14524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt90129k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535209v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge transfer in alkaline-earth metal Graphite Intercalation Compounds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the porosity of hard carbons elaborated from sucrose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Camerano</w:t>
+                <w:t xml:space="preserve">L Raspado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inass El Hajj</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119652⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2024.112013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799572v1</w:t>
+                <w:t xml:space="preserve">hal-04535209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative synthesis of carbon-coated TiO 2 nanoparticles as host for Na + intercalation for sodium-ion batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Soudant</w:t>
+                <w:t xml:space="preserve">Charge transfer in alkaline-earth metal Graphite Intercalation Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Zinni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fleutot</w:t>
+                <w:t xml:space="preserve">Luigi Camerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bruyere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Hupont</w:t>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT00459K⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 230, pp.119652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2024.119652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568584v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances and perspectives for intercalation layered compounds. Part 2: applications in the field of catalysis, environment and health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Yongjun Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 53 (35), pp.14551-14581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D4DT00757C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Henry</w:t>
+                <w:t xml:space="preserve">An innovative synthesis of carbon-coated TiO 2 nanoparticles as host for Na + intercalation for sodium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Soudant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Colin</w:t>
+                <w:t xml:space="preserve">S. Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabin Chambery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Sebastien Hupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (22), pp.9473-9481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT00794H⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 53 (21), pp.9112-9119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00459K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568587v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t>
+                <w:t xml:space="preserve">Flexible fluorinated graphite foils with high content of (C&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;F)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; phase for slow neutron reflector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bisio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabin Chambery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 53 (22), pp.9473-9481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00794H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04740929v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to efficiently intercalate alkaline-earth metals into graphite using LiCl-KCl molten salts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Recent advances and perspectives on intercalation layered compounds part 1: design and applications in the field of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongjun Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seong-Ju Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 213, pp.118310. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (35), pp.14525-14550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4DT00755G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268846v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous intercalation of lithium, potassium and strontium into graphite in molten salts medium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">How to efficiently intercalate alkaline-earth metals into graphite using LiCl-KCl molten salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inass El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Cahen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123824⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.118310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2023.118310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03874442v1</w:t>
+                <w:t xml:space="preserve">hal-04268846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma electrolytic oxidation of aluminium in electrolytes containing various concentrations of carbon black nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Magniez</w:t>
+                <w:t xml:space="preserve">Simultaneous intercalation of lithium, potassium and strontium into graphite in molten salts medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Martin</w:t>
+                <w:t xml:space="preserve">Sebastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129990⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 320, pp.123824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2022.123824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205574v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03874442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Ca and Ca-Li intercalated B/C and B/C/N materials with layered structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma electrolytic oxidation of aluminium in electrolytes containing various concentrations of carbon black nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. da Silva Tousch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayuki Kawaguchi</w:t>
+                <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiromichi Ishikawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/bcsj.20220188⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 473, pp.129990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2023.129990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03762784v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of barium into graphite by molten salts method: Synthesis of massive samples for crystal structure determination of BaC6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+                <w:t xml:space="preserve">Nematic superconductivity in the topological semimetal Ca Sn 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Siddiquee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Herbuvaux</w:t>
+                <w:t xml:space="preserve">R. Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lagrange</w:t>
+                <w:t xml:space="preserve">C. Dissanayake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vaidya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nickle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.073⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (9), pp.094508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03397626v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nematic superconductivity in the topological semimetal Ca Sn 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nickle</w:t>
+                <w:t xml:space="preserve">Co-intercalation into graphite of lithium, potassium and barium using LiCl–KCl molten salt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.094508⟩</w:t>
+              <w:t xml:space="preserve">Carbon Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42823-022-00352-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845503v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-intercalation into graphite of lithium, potassium and barium using LiCl–KCl molten salt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Intercalation of barium into graphite by molten salts method: Synthesis of massive samples for crystal structure determination of BaC6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inass El Hajj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Speyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Herbuvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42823-022-00352-8⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.431-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2021.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845430v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical vapor transport for intercalation reactions: synthesis of a 1st stage DyCl3 graphite intercalation compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Novel Ca and Ca-Li intercalated B/C and B/C/N materials with layered structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayuki Kawaguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiromichi Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122185⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Chemical Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95 (10), pp.1453-1460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/bcsj.20220188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04799570v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03762784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Chemical vapor transport for intercalation reactions: synthesis of a 1st stage DyCl3 graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claire Hérold</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vangelisti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299, pp.122185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959666v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original synthesis route of bulk binary superconducting graphite intercalation compounds with strontium, barium and ytterbium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Intercalation of sodium and heavy alkali metals into graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 306, pp.110344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NJ06423K⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02478090v1</w:t>
+                <w:t xml:space="preserve">hal-02959666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of first stage strontium-graphite intercalation compound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Original synthesis route of bulk binary superconducting graphite intercalation compounds with strontium, barium and ytterbium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Medjahdi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inass El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.102⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44 (24), pp.10050-10055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NJ06423K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959667v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02478090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topotactic Mechanisms Related to the Graphene Planes: Chemical Intercalation of Electron Donors into Graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of first stage strontium-graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lagrange</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (45), pp.4798-4806. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 168, pp.732-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.201900758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393705v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on the intercalation of gold into graphite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Topotactic Mechanisms Related to the Graphene Planes: Chemical Intercalation of Electron Donors into Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Herold</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 145, pp.501-506. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (45), pp.4798-4806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201900758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01977710v1</w:t>
+                <w:t xml:space="preserve">hal-02393705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient medium to intercalate metals into graphite: LiCl-KCl molten salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Overview on the intercalation of gold into graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Herold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 144, pp.171-176. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.014⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 145, pp.501-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194714v1</w:t>
+                <w:t xml:space="preserve">cea-01977710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold-potassium sheets intercalated into graphite: Chemistry and structure of a first stage ternary compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An efficient medium to intercalate metals into graphite: LiCl-KCl molten salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140, pp.182-188. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 144, pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.12.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.08.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351979v1</w:t>
+                <w:t xml:space="preserve">hal-02194714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple production of high-quality graphene foams by pyrolysis of sodium ethoxide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gold-potassium sheets intercalated into graphite: Chemistry and structure of a first stage ternary compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.182-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.08.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02351968v1</w:t>
+                <w:t xml:space="preserve">hal-02351979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiCl-KCl eutectic molten salt as an original and efficient medium to intercalate metals into graphite: Case of europium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Simple production of high-quality graphene foams by pyrolysis of sodium ethoxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 133, pp.379-383. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01730630v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Speyer</w:t>
+                <w:t xml:space="preserve">LiCl-KCl eutectic molten salt as an original and efficient medium to intercalate metals into graphite: Case of europium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Bolmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Louppe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 133, pp.379-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760332v1</w:t>
+                <w:t xml:space="preserve">cea-01730630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time mass spectroscopy analysis of Li-ion battery electrolyte degradation under abusive thermal conditions</w:t>
               </w:r>
@@ -3772,77 +3772,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gaulupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 342, pp.808-815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3870,2080 +3870,2076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward the control of graphenic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Océane Louppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (4), pp.565-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2016-1117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513805v1</w:t>
+                <w:t xml:space="preserve">hal-01760332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetism for understanding catalyst analysis of purified carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Remy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Bellouard</w:t>
+                <w:t xml:space="preserve">Ghouti Medjandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 411, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2016.03.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01279104v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaustive inventory of 2D unit cells commensurate with honeycomb graphene structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quantitative investigation of mineral impurities of HiPco SWCNT samples: Chemical mechanisms for purification and annealing treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Malaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 94, pp.919-927. </w:t>
+              <w:t xml:space="preserve">, 2015, 93, pp.933-944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.07.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289110v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Exhaustive inventory of 2D unit cells commensurate with honeycomb graphene structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.919-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2015.07.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289108v1</w:t>
+                <w:t xml:space="preserve">hal-01289110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of ternary graphite-potassium-metal (M=Tl, Hg, Au) intercalation compounds.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Multi-scale characterization of graphenic materials synthesized by a solvothermal-based process: Influence of the thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Speyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghouti Medjahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tanso</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2015.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7209/tanso.2015.145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01299716v1</w:t>
+                <w:t xml:space="preserve">hal-01289108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphite–lithium–europium system: Modulation of the structural and physical properties of the lamellar phases as a consequence of their chemical composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparative study of ternary graphite-potassium-metal (M=Tl, Hg, Au) intercalation compounds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 77, pp.803-813. </w:t>
+              <w:t xml:space="preserve">Tanso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (268), pp.145-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.05.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7209/tanso.2015.145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01157267v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analogies and differences between calcium-based and europium-based graphite intercalation compounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Graphite–lithium–europium system: Modulation of the structural and physical properties of the lamellar phases as a consequence of their chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hania Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 77, pp.803-813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2014.05.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Analogies and differences between calcium-based and europium-based graphite intercalation compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (4), pp.385-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2012.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276615v1</w:t>
+                <w:t xml:space="preserve">hal-01289115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing magnetic interactions in the graphite-intercalation compound Li0.25Eu1.95C6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective removal of metal impurities from single walled carbon nanotube samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shiroka</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Cahen</w:t>
+                <w:t xml:space="preserve">Jerome Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.082⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (3), pp.790-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj41057e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289118v1</w:t>
+                <w:t xml:space="preserve">hal-01276615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+                <w:t xml:space="preserve">Competing magnetic interactions in the graphite-intercalation compound Li0.25Eu1.95C6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wittenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Litterst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 63, pp.294-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.06.082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289119v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nano-sheets intercalated between graphene planes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Additive-Free Assemblies of Ramified Single-Walled Carbon Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Valsaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marêché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.19245-19252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp406396y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289117v1</w:t>
+                <w:t xml:space="preserve">hal-01289119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zero-field magnetic ground state of EuC 6 investigated by muon spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gold nano-sheets intercalated between graphene planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Fauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 50 (11), pp.3995-4001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.028⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 65, pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533206v1</w:t>
+                <w:t xml:space="preserve">hal-01289117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile behavior upon intercalation by chemical vapor transport of lanthanide trichlorides into graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The zero-field magnetic ground state of EuC 6 investigated by muon spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 49 (6), pp.1834-1841. </w:t>
+              <w:t xml:space="preserve">, 2012, 50 (11), pp.3995-4001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2012.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537837v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μSR investigation of the intercalated graphite superconductor CaC 6</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Versatile behavior upon intercalation by chemical vapor transport of lanthanide trichlorides into graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/1/013038⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (6), pp.1834-1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2011.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537834v1</w:t>
+                <w:t xml:space="preserve">hal-02537837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysynthetic nature of stage-one graphite-metal intercalation compounds prepared from graphite single crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Emery</w:t>
+                <w:t xml:space="preserve">μSR investigation of the intercalated graphite superconductor CaC 6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shiroka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. de Renzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herold</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Rida</w:t>
+                <w:t xml:space="preserve">N Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), pp.013038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/13/1/013038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537844v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk synthesis and crystal structure of the first stage europium–graphite intercalation compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (11), pp.3190-3195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5983,748 +5979,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the LiBH4 hydrogen desorption by inclusion into mesoporous carbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Polysynthetic nature of stage-one graphite-metal intercalation compounds prepared from graphite single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Eymery</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Herold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.155425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537846v1</w:t>
+                <w:t xml:space="preserve">hal-02537844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of carbon-supported nanoparticles for catalytic applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improvement of the LiBH4 hydrogen desorption by inclusion into mesoporous carbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Albiniak</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.12.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 189 (2), pp.902-908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2009.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537869v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical reduction of SiCl4 for the preparation of silicon-graphite composites used as negative electrodes in lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Janot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 155 (7), pp.A512</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00319156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, structure and magnetic properties of lanthanide trichlorides‐GIC: Stage-2 DyCl3–GIC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of carbon-supported nanoparticles for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Vangelisti</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Furdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Marêché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albiniak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1223-1227. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.511-517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2007.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537874v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of a stage-2 HoCl3-graphite intercalation compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis, structure and magnetic properties of lanthanide trichlorides‐GIC: Stage-2 DyCl3–GIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vangelisti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bellouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67 (5-6), pp.1223-1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.07.028⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537878v1</w:t>
+                <w:t xml:space="preserve">hal-02537874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structural and magnetic properties of a stage-2 HoCl3-graphite intercalation compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vangelisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bellouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.259-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.07.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic modelling of the O–Sn system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vilasi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 403 (2), pp.275-285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6031(03)00059-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6734,654 +6864,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C2F)n structural type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vigolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the preparation of pure graphite fluoride with (C 2 F) n structural type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaâfar Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC XXI: 21st International Symposium on Intercalation Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vandoeuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflecteurs de neutrons lents combinant nanodiamants et graphites fluorés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cahen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Henry</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Hérold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Nesvizhevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of artificial solid electrolyte interphase by radiolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varenne Fanny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boulineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02338898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercalation d’alliages binaires dans le graphene : exploration des diagrammes de phase par diffusion élastique de protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Fauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hania Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ion Beam Analysis Francophone (IBAF 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02328144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7391,147 +7521,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on &amp;quot;Large energy gaps in CaC6 from tunneling spectroscopy: possible evidence of strong-coupling superconductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Mareche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7541,114 +7671,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'intercalation de chlorures de lanthanoïdes dans le graphite par voie hétérocomplexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cahen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Henri Poincaré - Nancy 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005NAN10157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7716,51 +7846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40BC415B"/>
+    <w:nsid w:val="F18F4C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7947,51 +8077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cahen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-7890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098071378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561637v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zinni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duch&#234;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra-Rios" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Moog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2026.125975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046113v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt90129k" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Camerano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119652" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268846v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118310" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123824" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kawaguchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ishikawa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20220188" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03397626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herbuvaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845503v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siddiquee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissanayake" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaidya" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nickle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094508" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845430v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-022-00352-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799570v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vangelisti" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02478090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06423K" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959667v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hajj" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Speyer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.102" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02393705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagrange" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01977710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.107" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.08.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01730630v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.03.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.060" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7209/tanso.2015.145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157267v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.085" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5S6T6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289118v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiroka" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thede" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittenfeld" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Litterst" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.082" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TCNXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289117v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.019" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8042WKNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02533206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamura" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rida" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5321JM6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537837v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX54Z2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537834v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Emery" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013038" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155425" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.056" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6CBVTPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Eymery" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31MT4TMK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537869v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albiniak" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.12.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH2WVRHP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319156v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Janot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537874v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.094" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDF6V96G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537878v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.07.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LV27K39-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537880v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00059-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZTLX0TM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649451v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338898v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Miserque" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mareche" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776025v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10157" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-cahen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8703-7890" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098071378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05561637v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Zinni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Speyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Duch&#234;ne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Saavedra-Rios" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iona Moog" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2026.125975" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05603183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cahen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;rold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Soudant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pralong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-bat1003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Nesvizhevsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dauga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le Floch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119249" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05046113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bisio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt90129k" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04535209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Raspado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bolmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fontana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2024.112013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Camerano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inass El Hajj" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2024.119652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongjun Feng" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seong-Ju Hwang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00757C" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleutot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruyere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Hupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00459K" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Chambery" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00794H" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04740929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4DT00755G" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjahdi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2023.118310" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03874442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2022.123824" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205574v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magniez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. da Silva Tousch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cahen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2023.129990" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845503v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siddiquee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Munir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dissanayake" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vaidya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nickle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.094508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845430v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42823-022-00352-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03397626v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Herbuvaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lagrange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2021.09.073" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03762784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayuki Kawaguchi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ishikawa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Fauchard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/bcsj.20220188" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04799570v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vangelisti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959666v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110344" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02478090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NJ06423K" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02959667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hajj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Speyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Medjahdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02393705v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagrange" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900758" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01977710v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Herold" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.12.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351979v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.08.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02351968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2018.08.020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01730630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.03.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02352028v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaulupeau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delobel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fontana" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.12.078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01760332v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Louppe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2016-1117" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bellouard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghouti Medjandi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.03.056" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279104v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Remy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Malaman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.06.015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-51NZFDWF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2015.07.060" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289108v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2015.10.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7209/tanso.2015.145" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hania Rida" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.05.085" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5S6T6HF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289115v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2012.11.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276615v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gleize" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj41057e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289118v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shiroka" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wittenfeld" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Litterst" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.06.082" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P75TCNXQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289119v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Valsaque" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406396y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289117v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8042WKNX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02533206v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lamura" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.04.028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5321JM6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537837v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2011.01.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSX54Z2M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Renzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Emery" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/1/013038" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.04.056" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6CBVTPX-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537844v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herold" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.155425" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537846v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Eymery" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Janot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31MT4TMK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319156v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Janot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Laffont" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537869v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Furdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mar&#234;ch&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albiniak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2007.12.017" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH2WVRHP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537874v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.094" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SDF6V96G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537878v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bellouard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.07.028" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LV27K39-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537880v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. David" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Fiorani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilasi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(03)00059-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZTLX0TM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04280954v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Henry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vigolo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649436v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#226;far Ghanbaja" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649451v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338898v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Miserque" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boulineau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Martin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02328144v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537857v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Mareche" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10157" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>